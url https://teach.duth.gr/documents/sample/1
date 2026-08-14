--- v0 (2026-05-09)
+++ v1 (2026-08-14)
@@ -11,53 +11,56 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="7133C22D" w14:textId="4BECD997" w:rsidR="009B40FE" w:rsidRDefault="00C0129A" w:rsidP="00F176FE">
+    <w:p w14:paraId="7133C22D" w14:textId="732E234A" w:rsidR="009B40FE" w:rsidRDefault="00C0129A" w:rsidP="00F176FE">
       <w:r w:rsidRPr="00C0129A">
-        <w:t>Παράρτημα ΙΙ</w:t>
+        <w:t xml:space="preserve">Παράρτημα </w:t>
+      </w:r>
+      <w:r w:rsidR="00E56639">
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0129A">
         <w:t xml:space="preserve"> Αίτηση υποψηφιότητας</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="185"/>
         <w:tblW w:w="10881" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5637"/>
         <w:gridCol w:w="5244"/>
       </w:tblGrid>
       <w:tr w:rsidR="009B40FE" w:rsidRPr="00BF08F9" w14:paraId="4D9E04B1" w14:textId="77777777" w:rsidTr="009B40FE">
         <w:trPr>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -261,50 +264,52 @@
             <w:r w:rsidRPr="00BF08F9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> ......................................................</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69CCFCC8" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="00BF08F9" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF08F9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:tab/>
             </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00BF08F9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:tab/>
               <w:t>......................................................</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="780A6A1B" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="00BF08F9" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF08F9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>ΤΑΧ. ΚΩΔ.</w:t>
@@ -335,92 +340,106 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF08F9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>ΤΗΛΕΦΩΝΟ</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF08F9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF08F9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>...................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E1F9EB7" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="00BF08F9" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
+          <w:p w14:paraId="7E1F9EB7" w14:textId="560A1044" w:rsidR="009B40FE" w:rsidRPr="00BF08F9" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF08F9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BF08F9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>σταθ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BF08F9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>. &amp;</w:t>
             </w:r>
+            <w:r w:rsidR="005C7DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BF08F9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>κιν</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005C7DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
             <w:r w:rsidRPr="00BF08F9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF08F9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF08F9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>...................................</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E18BB62" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="00FB74CA" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
             <w:pPr>
               <w:tabs>
@@ -632,52 +651,50 @@
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Ημερομηνία:</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF08F9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>................................. 202</w:t>
             </w:r>
             <w:r w:rsidR="00ED303D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
           <w:p w14:paraId="64FF280C" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="218D04D4" w14:textId="77777777" w:rsidR="00D62CFA" w:rsidRDefault="00D62CFA" w:rsidP="009B40FE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
@@ -1294,57 +1311,51 @@
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="13591D12" w14:textId="593B9518" w:rsidR="00185750" w:rsidRDefault="00185750" w:rsidP="009B40FE">
         <w:pPr>
           <w:pStyle w:val="a4"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
-          <w:t>1</w:t>
-[...5 lines deleted...]
-          <w:t>6</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5931607B" w14:textId="0CD5F110" w:rsidR="00185750" w:rsidRDefault="00185750" w:rsidP="009B40FE">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="el-GR"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="725F6FA4" wp14:editId="2EE47129">
           <wp:extent cx="5704840" cy="552450"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="4" name="Εικόνα 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -4094,51 +4105,51 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="16385"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00ED2199"/>
     <w:rsid w:val="0000248A"/>
     <w:rsid w:val="00002566"/>
     <w:rsid w:val="0000315D"/>
@@ -4544,50 +4555,51 @@
     <w:rsid w:val="00586874"/>
     <w:rsid w:val="00590141"/>
     <w:rsid w:val="005919E9"/>
     <w:rsid w:val="005926CC"/>
     <w:rsid w:val="005934A6"/>
     <w:rsid w:val="005961D1"/>
     <w:rsid w:val="00596D0A"/>
     <w:rsid w:val="00596E47"/>
     <w:rsid w:val="005A0F71"/>
     <w:rsid w:val="005A1EA9"/>
     <w:rsid w:val="005A2D9C"/>
     <w:rsid w:val="005A3FA8"/>
     <w:rsid w:val="005A4FA1"/>
     <w:rsid w:val="005A5111"/>
     <w:rsid w:val="005A53D7"/>
     <w:rsid w:val="005A57AC"/>
     <w:rsid w:val="005A62B2"/>
     <w:rsid w:val="005A6EE9"/>
     <w:rsid w:val="005B0F57"/>
     <w:rsid w:val="005B1EDD"/>
     <w:rsid w:val="005B492D"/>
     <w:rsid w:val="005B5F9D"/>
     <w:rsid w:val="005B64B0"/>
     <w:rsid w:val="005C0FF6"/>
     <w:rsid w:val="005C7851"/>
+    <w:rsid w:val="005C7DFB"/>
     <w:rsid w:val="005D2386"/>
     <w:rsid w:val="005D6D17"/>
     <w:rsid w:val="005D7084"/>
     <w:rsid w:val="005D74CD"/>
     <w:rsid w:val="005E1720"/>
     <w:rsid w:val="005E22FE"/>
     <w:rsid w:val="005E3E78"/>
     <w:rsid w:val="005E41DD"/>
     <w:rsid w:val="005E7E89"/>
     <w:rsid w:val="005F13D7"/>
     <w:rsid w:val="005F2AD0"/>
     <w:rsid w:val="005F341A"/>
     <w:rsid w:val="005F6F65"/>
     <w:rsid w:val="005F7347"/>
     <w:rsid w:val="00601311"/>
     <w:rsid w:val="00601D2F"/>
     <w:rsid w:val="00602AB4"/>
     <w:rsid w:val="00602CB0"/>
     <w:rsid w:val="00606115"/>
     <w:rsid w:val="006061A7"/>
     <w:rsid w:val="0060705F"/>
     <w:rsid w:val="00607CCE"/>
     <w:rsid w:val="00610EBE"/>
     <w:rsid w:val="0061683A"/>
     <w:rsid w:val="00620ED9"/>
@@ -5192,50 +5204,51 @@
     <w:rsid w:val="00E0677D"/>
     <w:rsid w:val="00E11B47"/>
     <w:rsid w:val="00E133C3"/>
     <w:rsid w:val="00E14A8A"/>
     <w:rsid w:val="00E15521"/>
     <w:rsid w:val="00E159DF"/>
     <w:rsid w:val="00E215E8"/>
     <w:rsid w:val="00E22A44"/>
     <w:rsid w:val="00E22AC1"/>
     <w:rsid w:val="00E312C5"/>
     <w:rsid w:val="00E3227E"/>
     <w:rsid w:val="00E345B1"/>
     <w:rsid w:val="00E3791E"/>
     <w:rsid w:val="00E37EB4"/>
     <w:rsid w:val="00E416B1"/>
     <w:rsid w:val="00E41DD6"/>
     <w:rsid w:val="00E42185"/>
     <w:rsid w:val="00E425E7"/>
     <w:rsid w:val="00E453B9"/>
     <w:rsid w:val="00E46452"/>
     <w:rsid w:val="00E46A42"/>
     <w:rsid w:val="00E50572"/>
     <w:rsid w:val="00E519AF"/>
     <w:rsid w:val="00E52E1A"/>
     <w:rsid w:val="00E536C7"/>
+    <w:rsid w:val="00E56639"/>
     <w:rsid w:val="00E57F47"/>
     <w:rsid w:val="00E616F1"/>
     <w:rsid w:val="00E65AA5"/>
     <w:rsid w:val="00E76DDE"/>
     <w:rsid w:val="00E806E8"/>
     <w:rsid w:val="00E809E5"/>
     <w:rsid w:val="00E8140B"/>
     <w:rsid w:val="00E830B1"/>
     <w:rsid w:val="00E844DF"/>
     <w:rsid w:val="00E85589"/>
     <w:rsid w:val="00E8773A"/>
     <w:rsid w:val="00E910A0"/>
     <w:rsid w:val="00E924CD"/>
     <w:rsid w:val="00E92569"/>
     <w:rsid w:val="00E92797"/>
     <w:rsid w:val="00E938B9"/>
     <w:rsid w:val="00E9408D"/>
     <w:rsid w:val="00E94656"/>
     <w:rsid w:val="00E94A94"/>
     <w:rsid w:val="00E95B3A"/>
     <w:rsid w:val="00EA1BE6"/>
     <w:rsid w:val="00EA1FCA"/>
     <w:rsid w:val="00EA407B"/>
     <w:rsid w:val="00EA4E52"/>
     <w:rsid w:val="00EA4EC9"/>
@@ -5328,51 +5341,51 @@
     <w:rsid w:val="00FD347D"/>
     <w:rsid w:val="00FE27FB"/>
     <w:rsid w:val="00FE3E9D"/>
     <w:rsid w:val="00FE51CA"/>
     <w:rsid w:val="00FF0FD7"/>
     <w:rsid w:val="00FF12E6"/>
     <w:rsid w:val="00FF229B"/>
     <w:rsid w:val="00FF4219"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="el-GR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="16385"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="63E53777"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="el-GR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -6886,91 +6899,91 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF3443AD-6F52-4149-AE64-2A48688438BD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFB3C3B8-3B6A-4A8E-9B41-4140D79DF2B0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>305</Words>
-  <Characters>1648</Characters>
+  <Characters>1649</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Τίτλος</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1950</CharactersWithSpaces>
+  <CharactersWithSpaces>1951</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>473c1639-3aff-46cb-b51d-1cf503e08710</vt:lpwstr>
   </property>
 </Properties>
 </file>