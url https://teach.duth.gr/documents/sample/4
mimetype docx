--- v0 (2026-05-09)
+++ v1 (2026-08-14)
@@ -1827,141 +1827,150 @@
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62C7BF06" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Book Antiqua"/>
           <w:b/>
           <w:position w:val="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23F8299D" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Book Antiqua"/>
           <w:b/>
           <w:position w:val="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02613D1D" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
+    <w:p w14:paraId="02613D1D" w14:textId="7FEFFA5F" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk175046034"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Δ. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00661607">
+      <w:r w:rsidRPr="00A369C5">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A369C5">
+        </w:rPr>
+        <w:t xml:space="preserve">Ερευνητική </w:t>
+      </w:r>
+      <w:r w:rsidR="005D5A41">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ερευνητική Εμπειρία </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6772232D" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="00FE63A0" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
+        <w:t>Απασχόληση</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00A369C5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6772232D" w14:textId="35BDDA37" w:rsidR="009B40FE" w:rsidRPr="00FE63A0" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk175046111"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk175046111"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00FE63A0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Η Μεταδιδακτορική έρευνα μετά τη λήψη του διδακτορικού </w:t>
       </w:r>
       <w:r w:rsidRPr="004326BB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>διπλώματος</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE63A0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">πρέπει να αποδεικνύεται με κάθε πρόσφορο έγγραφο, όπως π.χ. βεβαιώσεις απασχόλησης/προϋπηρεσίας από τον Φορέα Απασχόλησης από την οποία προκύπτει με σαφήνεια το είδος </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">της </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE63A0">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">εργασίας που παρασχέθηκε και η χρονική διάρκεια της παροχής ή/και με την προσκόμιση βεβαίωσης του οικείου ασφαλιστικού φορέα από την οποία προκύπτει η χρονική διάρκεια ασφάλισης (βεβαίωση, εκτύπωση ενσήμων κλπ.). </w:t>
+        <w:t xml:space="preserve">εργασίας που παρασχέθηκε και η χρονική διάρκεια της παροχής και με την προσκόμιση βεβαίωσης του οικείου ασφαλιστικού φορέα από την οποία προκύπτει η χρονική διάρκεια ασφάλισης (βεβαίωση, εκτύπωση ενσήμων κλπ.). </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE63A0">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Η διδακτική εμπειρία/απασχόληση δεν θεωρείται μεταδιδακτορική έρευνα.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p w14:paraId="20BC648C" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="00FE63A0" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a8"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="403"/>
         <w:gridCol w:w="3672"/>
         <w:gridCol w:w="1768"/>
         <w:gridCol w:w="2854"/>
         <w:gridCol w:w="1497"/>
       </w:tblGrid>
       <w:tr w:rsidR="009B40FE" w14:paraId="1E863C83" w14:textId="77777777" w:rsidTr="009B40FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="pct"/>
@@ -2434,101 +2443,101 @@
       </w:r>
       <w:r w:rsidRPr="00925809">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="65C437A1" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="0006755E" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Hlk175046216"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk175046216"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ε. </w:t>
       </w:r>
       <w:r w:rsidRPr="0006755E">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Δημοσιευμένο Έργο </w:t>
       </w:r>
       <w:r w:rsidRPr="0006755E">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>συναφές</w:t>
       </w:r>
       <w:r w:rsidRPr="0006755E">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> με το γνωστικό αντικείμενο της θέσης</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33971420" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="00F52F25" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Hlk175046241"/>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk175046241"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00F52F25">
         <w:rPr>
           <w:i/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>Πλήρης κατάλογος και περιεχόμενο δημοσιεύσεων σε περιοδικά και συνέδρια, καθώς και μονογραφίες, συγγραφή βιβλίων κλπ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F52F25">
         <w:rPr>
           <w:i/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F52F25">
         <w:rPr>
           <w:i/>
@@ -2567,51 +2576,51 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F52F25">
         <w:rPr>
           <w:i/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> με σύνδεσμο </w:t>
       </w:r>
       <w:r w:rsidRPr="004326BB">
         <w:rPr>
           <w:i/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>της κάθε μιας,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F52F25">
         <w:rPr>
           <w:i/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ώστε να δίνεται η δυνατότητα ελεύθερης πρόσβασης.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p w14:paraId="45EBD409" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="033230E5" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="00661607" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00661607">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
           <w:b/>
@@ -2710,51 +2719,51 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Σύνολο</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009B40FE" w14:paraId="46D70B69" w14:textId="77777777" w:rsidTr="009B40FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5F4C353A" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="00EF6145" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:lang w:val="el-GR" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_Hlk175046321"/>
+            <w:bookmarkStart w:id="8" w:name="_Hlk175046321"/>
             <w:r w:rsidRPr="00EF6145">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:lang w:val="el-GR" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">1α.Άρθρα σε Περιοδικά (με κρίση) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="09A2D521" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="00EF6145" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="C00000"/>
                 <w:lang w:val="el-GR" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -3391,66 +3400,66 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>συμ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CB23EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:i/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>πληρωθεί</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009B40FE" w14:paraId="35653198" w14:textId="77777777" w:rsidTr="009B40FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="772FA64E" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="00EF6145" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
+          <w:p w14:paraId="772FA64E" w14:textId="4A3286D6" w:rsidR="009B40FE" w:rsidRPr="00EF6145" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:lang w:val="el-GR" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF6145">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:lang w:val="el-GR" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>2β.Άρθρα σε Πρακτικά Συνεδρίων (χωρίς με κρίση)</w:t>
+              <w:t>2β.Άρθρα σε Πρακτικά Συνεδρίων (χωρίς κρίση)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7A0BE536" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="00CB23EA" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB23EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:i/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Να </w:t>
@@ -3882,50 +3891,174 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:i/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>συμ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CB23EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:i/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>πληρωθεί</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="009A2565" w14:paraId="6566B341" w14:textId="77777777" w:rsidTr="009B40FE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7695A568" w14:textId="160B4CEB" w:rsidR="009A2565" w:rsidRPr="00EF6145" w:rsidRDefault="009A2565" w:rsidP="009A2565">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB23EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7. Επ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CB23EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ιμέλει</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CB23EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">α </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CB23EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Συλλογικού</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CB23EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CB23EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Τόμου</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F79046" w14:textId="724644C3" w:rsidR="009A2565" w:rsidRPr="00CB23EA" w:rsidRDefault="009A2565" w:rsidP="009B40FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:i/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB23EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:i/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Να </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CB23EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:i/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>συμ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CB23EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:i/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>πληρωθεί</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="009B40FE" w14:paraId="7CA685E7" w14:textId="77777777" w:rsidTr="009B40FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="63AF767C" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="00CB23EA" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB23EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">8. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CB23EA">
               <w:rPr>
@@ -4011,51 +4144,51 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:i/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>συμ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CB23EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:i/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>πληρωθεί</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p w14:paraId="1B6BF8B7" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="00163255" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00163255">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>*Κατηγορίες κατάταξη</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
@@ -4926,65 +5059,65 @@
       <w:r w:rsidRPr="00F52F25">
         <w:rPr>
           <w:i/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>όπου</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F52F25">
         <w:rPr>
           <w:i/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> απαιτείται …</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37500C39" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="00661607" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14F1AABF" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="00F51AA0" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
+    <w:p w14:paraId="14F1AABF" w14:textId="0F6BA918" w:rsidR="009B40FE" w:rsidRPr="00F51AA0" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB23EA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>2β.Άρθρα σε Πρακτικά Συνεδρίων (χωρίς με κρίση)</w:t>
+        <w:t>2β.Άρθρα σε Πρακτικά Συνεδρίων (χωρίς κρίση)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1630122B" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="00A701EF" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
           <w:color w:val="C00000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Π.χ. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F52F25">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
@@ -5965,60 +6098,60 @@
           <w:i/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50336DF4" w14:textId="77777777" w:rsidR="003632DF" w:rsidRDefault="003632DF" w:rsidP="009B40FE">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CDEBEFF" w14:textId="77777777" w:rsidR="003632DF" w:rsidRPr="0081466E" w:rsidRDefault="003632DF" w:rsidP="003632DF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Hlk175046443"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk175046443"/>
       <w:r w:rsidRPr="0081466E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ΣΤ. Τεκμηρίωση συνάφειας των ακαδημαϊκών σπουδών, της διδακτορικής διατριβής ή/και του δημοσιευμένου έργου με το γνωστικό αντικείμενο της θέσης και των μαθημάτων που αντιστοιχούν σε αυτή</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="0081466E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3862BBB2" w14:textId="4EB18FE0" w:rsidR="003632DF" w:rsidRDefault="003632DF" w:rsidP="009B40FE">
       <w:pPr>
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CE96470" w14:textId="70BECAEA" w:rsidR="003632DF" w:rsidRDefault="003632DF" w:rsidP="009B40FE">
       <w:pPr>
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="627B75FB" w14:textId="356A0B81" w:rsidR="003632DF" w:rsidRDefault="003632DF" w:rsidP="009B40FE">
       <w:pPr>
         <w:rPr>
@@ -6182,79 +6315,79 @@
     </w:p>
     <w:p w14:paraId="0D74E395" w14:textId="198A442E" w:rsidR="003632DF" w:rsidRDefault="003632DF" w:rsidP="009B40FE">
       <w:pPr>
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="686668F5" w14:textId="77777777" w:rsidR="003632DF" w:rsidRDefault="003632DF" w:rsidP="009B40FE">
       <w:pPr>
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09CFE39F" w14:textId="56A42B3D" w:rsidR="009B40FE" w:rsidRPr="00F51AA0" w:rsidRDefault="003632DF" w:rsidP="009B40FE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Hlk175046459"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk175046459"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Z</w:t>
       </w:r>
       <w:r w:rsidR="009B40FE">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="009B40FE" w:rsidRPr="00CB23EA">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ΛΟΙΠΑ ΣΤΟΙΧΕΙΑ ΒΙΟΓΡΑΦΙΚΟΥ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p w14:paraId="075C037C" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="00925809" w:rsidRDefault="009B40FE" w:rsidP="009B40FE"/>
     <w:p w14:paraId="6FFE72C7" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="00925809" w:rsidRDefault="009B40FE" w:rsidP="009B40FE"/>
     <w:p w14:paraId="0F86281E" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="00925809" w:rsidRDefault="009B40FE" w:rsidP="009B40FE"/>
     <w:p w14:paraId="28BDC910" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="13D72D34" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="00FE63A0" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Book Antiqua"/>
           <w:b/>
           <w:position w:val="1"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE63A0">
         <w:rPr>
           <w:rFonts w:eastAsia="Book Antiqua"/>
           <w:b/>
           <w:position w:val="1"/>
@@ -6546,52 +6679,50 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024539B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00669E17" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BCB7CEB" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="488435CA" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13105656" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74CCCD72" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FF2950F" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="484D4A06" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -9557,51 +9688,51 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00ED2199"/>
     <w:rsid w:val="0000248A"/>
     <w:rsid w:val="00002566"/>
     <w:rsid w:val="0000315D"/>
@@ -9765,50 +9896,51 @@
     <w:rsid w:val="002528DD"/>
     <w:rsid w:val="0025530A"/>
     <w:rsid w:val="002573E9"/>
     <w:rsid w:val="00262ADB"/>
     <w:rsid w:val="00264299"/>
     <w:rsid w:val="00272B2F"/>
     <w:rsid w:val="002736FC"/>
     <w:rsid w:val="00274057"/>
     <w:rsid w:val="00275FD9"/>
     <w:rsid w:val="00280392"/>
     <w:rsid w:val="00284343"/>
     <w:rsid w:val="002848DE"/>
     <w:rsid w:val="00284A68"/>
     <w:rsid w:val="00286B12"/>
     <w:rsid w:val="002874A9"/>
     <w:rsid w:val="00290C6F"/>
     <w:rsid w:val="00291354"/>
     <w:rsid w:val="00292A40"/>
     <w:rsid w:val="00293467"/>
     <w:rsid w:val="002937B7"/>
     <w:rsid w:val="00294149"/>
     <w:rsid w:val="00295476"/>
     <w:rsid w:val="00295CAA"/>
     <w:rsid w:val="002962E9"/>
     <w:rsid w:val="0029767B"/>
+    <w:rsid w:val="00297BF5"/>
     <w:rsid w:val="002A0D39"/>
     <w:rsid w:val="002A2FFC"/>
     <w:rsid w:val="002A40A3"/>
     <w:rsid w:val="002A6295"/>
     <w:rsid w:val="002A6744"/>
     <w:rsid w:val="002A6CAE"/>
     <w:rsid w:val="002A6D60"/>
     <w:rsid w:val="002B09AB"/>
     <w:rsid w:val="002B1E5D"/>
     <w:rsid w:val="002B24F0"/>
     <w:rsid w:val="002B2701"/>
     <w:rsid w:val="002B30CD"/>
     <w:rsid w:val="002B64E1"/>
     <w:rsid w:val="002B6A4F"/>
     <w:rsid w:val="002B6B41"/>
     <w:rsid w:val="002B6F34"/>
     <w:rsid w:val="002C3F8E"/>
     <w:rsid w:val="002C4DD0"/>
     <w:rsid w:val="002C53A0"/>
     <w:rsid w:val="002C64DD"/>
     <w:rsid w:val="002C658E"/>
     <w:rsid w:val="002C6D71"/>
     <w:rsid w:val="002D1507"/>
     <w:rsid w:val="002D1FEA"/>
     <w:rsid w:val="002D340F"/>
@@ -10011,50 +10143,51 @@
     <w:rsid w:val="005919E9"/>
     <w:rsid w:val="005926CC"/>
     <w:rsid w:val="005934A6"/>
     <w:rsid w:val="005961D1"/>
     <w:rsid w:val="00596D0A"/>
     <w:rsid w:val="00596E47"/>
     <w:rsid w:val="005A0F71"/>
     <w:rsid w:val="005A1EA9"/>
     <w:rsid w:val="005A2D9C"/>
     <w:rsid w:val="005A3FA8"/>
     <w:rsid w:val="005A4FA1"/>
     <w:rsid w:val="005A5111"/>
     <w:rsid w:val="005A53D7"/>
     <w:rsid w:val="005A57AC"/>
     <w:rsid w:val="005A62B2"/>
     <w:rsid w:val="005A6EE9"/>
     <w:rsid w:val="005B0F57"/>
     <w:rsid w:val="005B133F"/>
     <w:rsid w:val="005B1EDD"/>
     <w:rsid w:val="005B492D"/>
     <w:rsid w:val="005B5F9D"/>
     <w:rsid w:val="005B64B0"/>
     <w:rsid w:val="005C0FF6"/>
     <w:rsid w:val="005C7851"/>
     <w:rsid w:val="005D2386"/>
+    <w:rsid w:val="005D5A41"/>
     <w:rsid w:val="005D6D17"/>
     <w:rsid w:val="005D7084"/>
     <w:rsid w:val="005D74CD"/>
     <w:rsid w:val="005E1720"/>
     <w:rsid w:val="005E22FE"/>
     <w:rsid w:val="005E3E78"/>
     <w:rsid w:val="005E41DD"/>
     <w:rsid w:val="005E7E89"/>
     <w:rsid w:val="005F13D7"/>
     <w:rsid w:val="005F2AD0"/>
     <w:rsid w:val="005F341A"/>
     <w:rsid w:val="005F6F65"/>
     <w:rsid w:val="005F7347"/>
     <w:rsid w:val="00601311"/>
     <w:rsid w:val="00601D2F"/>
     <w:rsid w:val="00602AB4"/>
     <w:rsid w:val="00602CB0"/>
     <w:rsid w:val="00606115"/>
     <w:rsid w:val="006061A7"/>
     <w:rsid w:val="0060705F"/>
     <w:rsid w:val="00607CCE"/>
     <w:rsid w:val="00610EBE"/>
     <w:rsid w:val="0061683A"/>
     <w:rsid w:val="00620ED9"/>
     <w:rsid w:val="006242B6"/>
@@ -10314,67 +10447,69 @@
     <w:rsid w:val="00947225"/>
     <w:rsid w:val="009571E1"/>
     <w:rsid w:val="00957EFA"/>
     <w:rsid w:val="00960F21"/>
     <w:rsid w:val="0096229D"/>
     <w:rsid w:val="00965321"/>
     <w:rsid w:val="00966FCF"/>
     <w:rsid w:val="00970E61"/>
     <w:rsid w:val="00973147"/>
     <w:rsid w:val="00974F86"/>
     <w:rsid w:val="00975C47"/>
     <w:rsid w:val="009803B8"/>
     <w:rsid w:val="00980E5D"/>
     <w:rsid w:val="0098268C"/>
     <w:rsid w:val="009856C3"/>
     <w:rsid w:val="009875C7"/>
     <w:rsid w:val="00992354"/>
     <w:rsid w:val="009929FF"/>
     <w:rsid w:val="0099431E"/>
     <w:rsid w:val="00994580"/>
     <w:rsid w:val="00995B45"/>
     <w:rsid w:val="0099729D"/>
     <w:rsid w:val="00997995"/>
     <w:rsid w:val="009A0D3F"/>
     <w:rsid w:val="009A2214"/>
+    <w:rsid w:val="009A2565"/>
     <w:rsid w:val="009A2D5D"/>
     <w:rsid w:val="009A54DF"/>
     <w:rsid w:val="009A6DCF"/>
     <w:rsid w:val="009A6E6E"/>
     <w:rsid w:val="009B2DC0"/>
     <w:rsid w:val="009B40FE"/>
     <w:rsid w:val="009B5059"/>
     <w:rsid w:val="009B7462"/>
     <w:rsid w:val="009C0429"/>
     <w:rsid w:val="009C24B0"/>
     <w:rsid w:val="009C783F"/>
     <w:rsid w:val="009D1203"/>
     <w:rsid w:val="009D24E1"/>
     <w:rsid w:val="009D39B2"/>
     <w:rsid w:val="009D736C"/>
     <w:rsid w:val="009E079C"/>
     <w:rsid w:val="009E16D0"/>
+    <w:rsid w:val="009E3DB8"/>
     <w:rsid w:val="009E4315"/>
     <w:rsid w:val="009E57C6"/>
     <w:rsid w:val="009E625C"/>
     <w:rsid w:val="009E7554"/>
     <w:rsid w:val="009E784B"/>
     <w:rsid w:val="009F0CA1"/>
     <w:rsid w:val="00A00ABD"/>
     <w:rsid w:val="00A02539"/>
     <w:rsid w:val="00A0469D"/>
     <w:rsid w:val="00A048F2"/>
     <w:rsid w:val="00A04B53"/>
     <w:rsid w:val="00A055C7"/>
     <w:rsid w:val="00A060D7"/>
     <w:rsid w:val="00A113C2"/>
     <w:rsid w:val="00A12ED4"/>
     <w:rsid w:val="00A13950"/>
     <w:rsid w:val="00A13C2A"/>
     <w:rsid w:val="00A14C15"/>
     <w:rsid w:val="00A17887"/>
     <w:rsid w:val="00A17C58"/>
     <w:rsid w:val="00A17D01"/>
     <w:rsid w:val="00A20F70"/>
     <w:rsid w:val="00A21A10"/>
     <w:rsid w:val="00A22940"/>
     <w:rsid w:val="00A2336E"/>
@@ -10793,51 +10928,51 @@
     <w:rsid w:val="00FD347D"/>
     <w:rsid w:val="00FE27FB"/>
     <w:rsid w:val="00FE3E9D"/>
     <w:rsid w:val="00FE51CA"/>
     <w:rsid w:val="00FF0FD7"/>
     <w:rsid w:val="00FF12E6"/>
     <w:rsid w:val="00FF229B"/>
     <w:rsid w:val="00FF4219"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="el-GR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="63E53777"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="el-GR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -12983,91 +13118,91 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE2752E0-BDAD-41A7-9EFD-A9F55255ED58}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{402578EF-DA10-4E34-B826-72C4C985F511}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1117</Words>
-  <Characters>6034</Characters>
+  <Words>1121</Words>
+  <Characters>6054</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Τίτλος</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7137</CharactersWithSpaces>
+  <CharactersWithSpaces>7161</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>473c1639-3aff-46cb-b51d-1cf503e08710</vt:lpwstr>
   </property>
 </Properties>
 </file>