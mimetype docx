--- v0 (2026-05-09)
+++ v1 (2026-08-14)
@@ -16,51 +16,51 @@
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="06E4AB2E" w14:textId="58B782F9" w:rsidR="00D62CFA" w:rsidRDefault="00D62CFA" w:rsidP="009B40FE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A33657C" w14:textId="78EF8BD8" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
+    <w:p w14:paraId="2A33657C" w14:textId="41A36965" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003469D8">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="el-GR"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A1E53B7" wp14:editId="087E830D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-361950</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="523875" cy="533400"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="26" name="Εικόνα 26"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -89,51 +89,63 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="523875" cy="533400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="003469D8" w:rsidRPr="003469D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003469D8" w:rsidRPr="00F62EF3">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Παράρτημα ΙΙΙ: Υπεύθυνη Δήλωση Ι</w:t>
+        <w:t xml:space="preserve">Παράρτημα </w:t>
+      </w:r>
+      <w:r w:rsidR="00950A81">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="003469D8" w:rsidRPr="00F62EF3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>: Υπεύθυνη Δήλωση Ι</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10C90B82" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="004C11C8" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C11C8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>ΥΠΕΥΘΥΝΗ ΔΗΛΩΣΗ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BCB3C51" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="004C11C8" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
@@ -1062,298 +1074,442 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5927F673" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="005961D1" w:rsidRDefault="009B40FE" w:rsidP="00F62EF3">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="787E96F0" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B715F36" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
+    <w:p w14:paraId="2B715F36" w14:textId="4705EF92" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Με ατομική μου ευθύνη και γνωρίζοντας τις κυρώσεις </w:t>
       </w:r>
       <w:r w:rsidRPr="00E3227E">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, που προβλέπονται από της διατάξεις της παρ. 6 του άρθρου 22 του Ν. 1599/1986, δηλώνω ότι: </w:t>
+        <w:t>, που προβλέπονται από τ</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6EDF">
+        <w:t>ι</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ς διατάξεις της παρ. 6 του άρθρου 22 του Ν. 1599/1986, δηλώνω ότι: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="375E755B" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
+    <w:p w14:paraId="73983789" w14:textId="77777777" w:rsidR="007D7A9A" w:rsidRDefault="007D7A9A" w:rsidP="007D7A9A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">i. Τα στοιχεία του βιογραφικού σημειώματος είναι πλήρη και αληθή, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5734F9A7" w14:textId="6EE2499F" w:rsidR="007D7A9A" w:rsidRDefault="007D7A9A" w:rsidP="007D7A9A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Ο/Η υποψήφιος/α:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB96FA3" w14:textId="1A912397" w:rsidR="007D7A9A" w:rsidRDefault="007D7A9A" w:rsidP="007D7A9A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="567"/>
+        <w:ind w:left="567" w:hanging="207"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Τα στοιχεία του βιογραφικού σημειώματος είναι αληθή,  </w:t>
+      <w:r w:rsidRPr="007D7A9A">
+        <w:t>έλαβ</w:t>
+      </w:r>
+      <w:r w:rsidR="00305FCC">
+        <w:t>α</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7A9A">
+        <w:t xml:space="preserve"> γνώση των όρων της παρούσας πρόσκλησης εκδήλωσης ενδιαφέροντος και τους αποδέχ</w:t>
+      </w:r>
+      <w:r w:rsidR="00305FCC">
+        <w:t>ομαι</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7A9A">
+        <w:t xml:space="preserve">  όλους ανεπιφύλακτα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC8FCA0" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
+    <w:p w14:paraId="75FEC652" w14:textId="5A28A2D5" w:rsidR="007D7A9A" w:rsidRDefault="007D7A9A" w:rsidP="007D7A9A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="567"/>
+        <w:ind w:left="567" w:hanging="207"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Ο/Η υποψήφιος/α:</w:t>
+        <w:t>δηλών</w:t>
+      </w:r>
+      <w:r w:rsidR="00305FCC">
+        <w:t>ω</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ότι </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305FCC">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>εί</w:t>
+      </w:r>
+      <w:r w:rsidR="00305FCC" w:rsidRPr="00305FCC">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>μ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305FCC">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>αι</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305FCC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ή </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305FCC">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>δεν εί</w:t>
+      </w:r>
+      <w:r w:rsidR="00305FCC">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>μ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305FCC">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>αι</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Δημόσιος Υπάλληλος ή στέλεχος Ενόπλων Δυνάμεων και Σωμάτων Ασφαλείας (σημειώνει / διαγράφει ανάλογα)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6290546C" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
+    <w:p w14:paraId="2C1C5543" w14:textId="3F3EFE2E" w:rsidR="007D7A9A" w:rsidRDefault="007D7A9A" w:rsidP="007D7A9A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="28"/>
         </w:numPr>
+        <w:ind w:left="567" w:hanging="207"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>έλαβα γνώση των όρων της παρούσας πρόσκλησης εκδήλωσης ενδιαφέροντος και τους αποδέχομαι όλους ανεπιφύλακτα</w:t>
+        <w:t>έχ</w:t>
+      </w:r>
+      <w:r w:rsidR="00305FCC">
+        <w:t>ω</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> λάβει τον διδακτορικό </w:t>
+      </w:r>
+      <w:r w:rsidR="009C00FA">
+        <w:t>μ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ου τίτλο (ημερομηνία επιτυχούς υποστήριξης) μετά την 1.1.2016.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5603AC51" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
+    <w:p w14:paraId="4EA6F99E" w14:textId="21FB15BE" w:rsidR="007D7A9A" w:rsidRDefault="007D7A9A" w:rsidP="007D7A9A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="28"/>
         </w:numPr>
+        <w:ind w:left="567" w:hanging="207"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>έχω λάβει τον διδακτορικό μου τίτλο (ημερομηνία επιτυχούς υποστήριξης) μετά την 1.1.2015.</w:t>
+        <w:t>δε διαθέτ</w:t>
+      </w:r>
+      <w:r w:rsidR="00305FCC">
+        <w:t>ω</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> σωρευτική αυτοδύναμη διδασκαλία, μετά την απόκτηση του διδακτορικού διπλώματος, σε Α.Ε.Ι. που να υπερβαίνει τα πέντε (5) ακαδημαϊκά εξάμηνα. Ειδικότερα, διαθέτ</w:t>
+      </w:r>
+      <w:r w:rsidR="00305FCC">
+        <w:t xml:space="preserve">ω </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305FCC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>…x…</w:t>
+      </w:r>
+      <w:r w:rsidR="00305FCC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>εξάμηνο/α αυτοδύναμης διδασκαλίας σε φορείς τριτοβάθμιας εκπαίδευσης, μετά την απόκτηση του διδακτορικού διπλώματος.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22D24742" w14:textId="7ED690EF" w:rsidR="003469D8" w:rsidRPr="003469D8" w:rsidRDefault="003469D8" w:rsidP="003469D8">
+    <w:p w14:paraId="76C30168" w14:textId="77777777" w:rsidR="007D7A9A" w:rsidRDefault="007D7A9A" w:rsidP="007D7A9A">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="207"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3219D8E9" w14:textId="5B52AF88" w:rsidR="007D7A9A" w:rsidRDefault="007D7A9A" w:rsidP="007D7A9A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="28"/>
         </w:numPr>
+        <w:ind w:left="567" w:hanging="207"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Δ</w:t>
-[...28 lines deleted...]
-      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ο σύνδεσμος της αναρτημένης στο ΕΚΤ διδακτορικής διατριβής στον οποίο αυτή είναι </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>προσβάσιμη</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> είναι ο ακόλουθος: …………………(εφόσον απαιτείται σύμφωνα με τις διατάξεις του Ν. 1566/1985)</w:t>
+        <w:t xml:space="preserve"> είναι ο ακόλουθος: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305FCC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>…………………</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (εφόσον απαιτείται σύμφωνα με τις διατάξεις του Ν. 1566/1985)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="546D7986" w14:textId="59564391" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
+    <w:p w14:paraId="22E74EA8" w14:textId="1660ECF2" w:rsidR="007D7A9A" w:rsidRDefault="007D7A9A" w:rsidP="007D7A9A">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="207"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Κατά τον χρόνο απασχόλησής </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6EDF">
+        <w:t>μ</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t>ου ως εντεταλμένος διδάσκων στο πλαίσιο της παρούσας πρόσκλησης:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="766E9E39" w14:textId="50DF0F87" w:rsidR="007D7A9A" w:rsidRDefault="007D7A9A" w:rsidP="007D7A9A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="31"/>
         </w:numPr>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Κατά τον χρόνο απασχόλησής μου ως εντεταλμένος διδάσκων στο πλαίσιο της παρούσας πρόσκλησης:</w:t>
+        <w:t>δεν κατέχ</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00305FCC">
+        <w:t>ω</w:t>
+      </w:r>
       <w:r>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">δεν κατέχω θέση Ομότιμου Καθηγητή ή </w:t>
+        <w:t xml:space="preserve"> θέση Ομότιμου Καθηγητή ή </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>αφυπηρετήσαντος</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> μέλους ΔΕΠ του οικείου ή άλλου ΑΕΙ της ημεδαπής ή της αλλοδαπής.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EBC7F95" w14:textId="3938F96D" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
+    <w:p w14:paraId="2AE59016" w14:textId="3FAB2064" w:rsidR="007D7A9A" w:rsidRDefault="007D7A9A" w:rsidP="007D7A9A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="27"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
         </w:numPr>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">δεν κατέχω θέση μέλους Δ.Ε.Π., Ειδικού Εκπαιδευτικού Προσωπικού (Ε.Ε.Π.), Εργαστηριακού Διδακτικού Προσωπικού (Ε.Δ.Ι.Π.) και Ειδικού Τεχνικού Εργαστηριακού Προσωπικού (Ε.Τ.Ε.Π.) των Α.Ε.Ι. ή Συνεργαζόμενου Εκπαιδευτικού Προσωπικού (Σ.Ε.Π.) του Ε.Α.Π. </w:t>
+        <w:t>δεν κατέχ</w:t>
+      </w:r>
+      <w:r w:rsidR="00305FCC">
+        <w:t>ω</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> θέση μέλους Δ.Ε.Π., Ειδικού Εκπαιδευτικού Προσωπικού (Ε.Ε.Π.), Εργαστηριακού Διδακτικού Προσωπικού (Ε.Δ.Ι.Π.) και Ειδικού Τεχνικού Εργαστηριακού Προσωπικού (Ε.Τ.Ε.Π.) των Α.Ε.Ι. ή Συνεργαζόμενου Εκπαιδευτικού Προσωπικού (Σ.Ε.Π.) του Ε.Α.Π.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60773F82" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
+    <w:p w14:paraId="6E0AEA13" w14:textId="4A5D5C61" w:rsidR="007D7A9A" w:rsidRDefault="007D7A9A" w:rsidP="007D7A9A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="27"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
         </w:numPr>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>δεν κατέχω θέση ερευνητή ή λειτουργικού επιστήμονα ερευνητικών και τεχνολογικών φορέων του άρθρου 13Α του Ν. 4310/2014 (Α’ 258) και λοιπών ερευνητικών οργανισμών.</w:t>
+        <w:t>δεν κατέχ</w:t>
+      </w:r>
+      <w:r w:rsidR="00305FCC">
+        <w:t>ω</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> θέση ερευνητή ή λειτουργικού επιστήμονα ερευνητικών και τεχνολογικών φορέων του άρθρου 13Α του Ν. 4310/2014 (Α’ 258) και λοιπών ερευνητικών οργανισμών.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CC49E6" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
+    <w:p w14:paraId="553CCDE7" w14:textId="78640A24" w:rsidR="007D7A9A" w:rsidRDefault="007D7A9A" w:rsidP="007D7A9A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="27"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
         </w:numPr>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">δεν είμαι συνταξιούχος του ιδιωτικού ή ευρύτερου δημόσιου τομέα. </w:t>
+        <w:t>δεν εί</w:t>
+      </w:r>
+      <w:r w:rsidR="00305FCC">
+        <w:t>μ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>αι συνταξιούχος του ιδιωτικού ή ευρύτερου δημόσιου τομέα, και</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D3BD712" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
+    <w:p w14:paraId="34388C7A" w14:textId="048C9D14" w:rsidR="009B40FE" w:rsidRDefault="007D7A9A" w:rsidP="007D7A9A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="27"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
         </w:numPr>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">δεν είμαι υπάλληλος με σχέση Δημόσιου Δικαίου ή Ιδιωτικού Δικαίου Αορίστου Χρόνου σε φορείς του δημόσιου τομέα, όπως αυτός </w:t>
+        <w:t>δεν έχ</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00305FCC">
+        <w:t>ω</w:t>
+      </w:r>
       <w:r>
-        <w:t>οριοθετείται</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> στην περ. α) της παρ. 1 του άρθρου 14 του ν. 4270/2014, και</w:t>
+        <w:t xml:space="preserve"> υπερβεί το εξηκοστό έβδομο (67ο) έτος της ηλικίας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB69133" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
-[...10 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="4034A66C" w14:textId="77777777" w:rsidR="00566DCC" w:rsidRDefault="00566DCC" w:rsidP="009B40FE">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="66C52565" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="67F86D00" w14:textId="77777777" w:rsidR="00566DCC" w:rsidRDefault="00566DCC" w:rsidP="009B40FE">
+      <w:pPr>
+        <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34388C7A" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
-[...4 lines deleted...]
-    <w:p w14:paraId="7871F6AA" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
+    <w:p w14:paraId="7871F6AA" w14:textId="3EE1654F" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ημερομηνία:      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4710C980" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
+    <w:p w14:paraId="4710C980" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="009C00FA" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A0F0326" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Ο – Η Δηλ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CF8A5DD" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A00000D" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D0EDAB8" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:jc w:val="right"/>
@@ -1530,137 +1686,131 @@
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A1"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A1"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="1B5E7452" w14:textId="77777777" w:rsidR="00185750" w:rsidRDefault="00185750">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="723490897"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="13591D12" w14:textId="593B9518" w:rsidR="00185750" w:rsidRDefault="00185750" w:rsidP="009B40FE">
         <w:pPr>
           <w:pStyle w:val="a4"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
-          <w:t>1</w:t>
-[...5 lines deleted...]
-          <w:t>6</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5931607B" w14:textId="0CD5F110" w:rsidR="00185750" w:rsidRDefault="00185750" w:rsidP="009B40FE">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="el-GR"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="725F6FA4" wp14:editId="2EE47129">
           <wp:extent cx="5704840" cy="552450"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="4" name="Εικόνα 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -2029,50 +2179,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04080019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0408001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19C41F3F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C23879BC"/>
+    <w:lvl w:ilvl="0" w:tplc="92EE26DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04080001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04080001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23D56532"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="89982F5C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04080019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0408001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2114,51 +2377,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04080019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0408001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25D941F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED8E046A"/>
     <w:lvl w:ilvl="0" w:tplc="D048E58C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04080019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0408001B" w:tentative="1">
@@ -2203,51 +2466,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04080019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0408001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D031205"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14E87B76"/>
     <w:lvl w:ilvl="0" w:tplc="EACAF686">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04080019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2200" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0408001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2289,51 +2552,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04080019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0408001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7240" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="357C245E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49D6F8CA"/>
     <w:lvl w:ilvl="0" w:tplc="0408000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04080019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0408001B" w:tentative="1">
@@ -2378,51 +2641,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04080019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0408001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="361C143A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35741B70"/>
     <w:lvl w:ilvl="0" w:tplc="0408000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04080019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0408001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2464,137 +2727,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04080019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0408001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C6D4F56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9FFC3518"/>
     <w:lvl w:ilvl="0" w:tplc="0408001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04080019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1222" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0408001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="1942" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0408000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2662" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04080019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3382" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0408001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4102" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0408000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="4822" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04080019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5542" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0408001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6262" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="408D1D1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="89982F5C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04080019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0408001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2636,51 +2899,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04080019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0408001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41E3733C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="89982F5C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04080019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0408001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2722,51 +2985,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04080019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0408001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A57FF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="931AE168"/>
     <w:lvl w:ilvl="0" w:tplc="04080001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04080003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2835,51 +3098,51 @@
     <w:lvl w:ilvl="7" w:tplc="04080003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04080005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4976684D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="89982F5C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04080019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0408001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2921,51 +3184,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04080019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0408001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A4E68E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C882A98A"/>
+    <w:lvl w:ilvl="0" w:tplc="92EE26DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04080001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04080001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AE3327E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="940E5FE0"/>
     <w:lvl w:ilvl="0" w:tplc="04080001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04080003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3034,51 +3410,51 @@
     <w:lvl w:ilvl="7" w:tplc="04080003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04080005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D835CE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A5C0502E"/>
     <w:lvl w:ilvl="0" w:tplc="6A0A8EE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1956" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04080019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2676" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3124,51 +3500,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6276" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04080019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6996" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0408001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7716" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D950486"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="681ECE04"/>
     <w:lvl w:ilvl="0" w:tplc="04080001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0408000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -3222,51 +3598,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04080019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0408001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52A83BF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65EA2A72"/>
     <w:lvl w:ilvl="0" w:tplc="04080001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04080003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3335,51 +3711,51 @@
     <w:lvl w:ilvl="7" w:tplc="04080003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04080005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="530821F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED8E046A"/>
     <w:lvl w:ilvl="0" w:tplc="D048E58C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04080019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0408001B" w:tentative="1">
@@ -3424,51 +3800,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04080019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0408001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54E358DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED8E046A"/>
     <w:lvl w:ilvl="0" w:tplc="D048E58C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04080019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0408001B" w:tentative="1">
@@ -3513,51 +3889,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04080019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0408001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F976931"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EC04EAEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3634,51 +4010,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6188776C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F4219EE"/>
     <w:lvl w:ilvl="0" w:tplc="9AB6D820">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04080019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0408001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3720,51 +4096,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04080019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0408001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61FC3F9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED8E046A"/>
     <w:lvl w:ilvl="0" w:tplc="D048E58C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04080019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0408001B" w:tentative="1">
@@ -3809,51 +4185,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04080019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0408001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A1614E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="89982F5C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04080019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0408001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3895,51 +4271,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04080019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0408001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BB84E5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7BF4B746"/>
     <w:lvl w:ilvl="0" w:tplc="0408000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04080001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0408001B">
@@ -3988,51 +4364,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04080019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0408001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="759241C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37C4B0B4"/>
     <w:lvl w:ilvl="0" w:tplc="0408000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A26A45A0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
@@ -4100,51 +4476,51 @@
     <w:lvl w:ilvl="7" w:tplc="04080003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04080005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77C6368D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="218E94DE"/>
     <w:lvl w:ilvl="0" w:tplc="04080001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04080003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4213,248 +4589,485 @@
     <w:lvl w:ilvl="7" w:tplc="04080003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04080005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78860C9D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="32AC54B8"/>
+    <w:lvl w:ilvl="0" w:tplc="04080001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="67B88AE0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04080001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04080001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C3974AF"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9F4CB406"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C400397"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C01EC6CE"/>
+    <w:lvl w:ilvl="0" w:tplc="0408000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04080001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04080001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="29"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="22"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00ED2199"/>
     <w:rsid w:val="0000248A"/>
     <w:rsid w:val="00002566"/>
     <w:rsid w:val="0000315D"/>
@@ -4655,50 +5268,51 @@
     <w:rsid w:val="002B6A4F"/>
     <w:rsid w:val="002B6B41"/>
     <w:rsid w:val="002B6F34"/>
     <w:rsid w:val="002C3F8E"/>
     <w:rsid w:val="002C4DD0"/>
     <w:rsid w:val="002C4E85"/>
     <w:rsid w:val="002C53A0"/>
     <w:rsid w:val="002C64DD"/>
     <w:rsid w:val="002C658E"/>
     <w:rsid w:val="002C6D71"/>
     <w:rsid w:val="002D1507"/>
     <w:rsid w:val="002D1FEA"/>
     <w:rsid w:val="002D340F"/>
     <w:rsid w:val="002E0111"/>
     <w:rsid w:val="002E020A"/>
     <w:rsid w:val="002E386E"/>
     <w:rsid w:val="002E4B26"/>
     <w:rsid w:val="002E60A4"/>
     <w:rsid w:val="002F00A3"/>
     <w:rsid w:val="002F59E5"/>
     <w:rsid w:val="0030149F"/>
     <w:rsid w:val="003019DB"/>
     <w:rsid w:val="003034D3"/>
     <w:rsid w:val="0030422E"/>
     <w:rsid w:val="00305711"/>
+    <w:rsid w:val="00305FCC"/>
     <w:rsid w:val="0031001E"/>
     <w:rsid w:val="00310073"/>
     <w:rsid w:val="00312322"/>
     <w:rsid w:val="00315295"/>
     <w:rsid w:val="003155EF"/>
     <w:rsid w:val="00316B23"/>
     <w:rsid w:val="00316FD0"/>
     <w:rsid w:val="003206F1"/>
     <w:rsid w:val="003303AB"/>
     <w:rsid w:val="00332BD4"/>
     <w:rsid w:val="003330EE"/>
     <w:rsid w:val="0033379A"/>
     <w:rsid w:val="00333F5B"/>
     <w:rsid w:val="00335A69"/>
     <w:rsid w:val="00335FC9"/>
     <w:rsid w:val="00336112"/>
     <w:rsid w:val="003371D0"/>
     <w:rsid w:val="00340CAF"/>
     <w:rsid w:val="00346071"/>
     <w:rsid w:val="003469D8"/>
     <w:rsid w:val="00350E14"/>
     <w:rsid w:val="003512EC"/>
     <w:rsid w:val="00351639"/>
     <w:rsid w:val="00353FF1"/>
     <w:rsid w:val="00354E2A"/>
@@ -4828,50 +5442,51 @@
     <w:rsid w:val="005079EB"/>
     <w:rsid w:val="00507C29"/>
     <w:rsid w:val="005119A7"/>
     <w:rsid w:val="0051317B"/>
     <w:rsid w:val="00515307"/>
     <w:rsid w:val="00520960"/>
     <w:rsid w:val="00521C48"/>
     <w:rsid w:val="00521FCD"/>
     <w:rsid w:val="00522602"/>
     <w:rsid w:val="0052649D"/>
     <w:rsid w:val="00527865"/>
     <w:rsid w:val="00527F0B"/>
     <w:rsid w:val="005337C3"/>
     <w:rsid w:val="005345E5"/>
     <w:rsid w:val="005421F8"/>
     <w:rsid w:val="00543B9A"/>
     <w:rsid w:val="005450E6"/>
     <w:rsid w:val="005476F0"/>
     <w:rsid w:val="00547D66"/>
     <w:rsid w:val="00547DC6"/>
     <w:rsid w:val="00553B08"/>
     <w:rsid w:val="00556852"/>
     <w:rsid w:val="005612C8"/>
     <w:rsid w:val="00563DEF"/>
     <w:rsid w:val="00564BFC"/>
+    <w:rsid w:val="00566DCC"/>
     <w:rsid w:val="005703B4"/>
     <w:rsid w:val="00572559"/>
     <w:rsid w:val="00572B0D"/>
     <w:rsid w:val="00574B22"/>
     <w:rsid w:val="00577659"/>
     <w:rsid w:val="00580351"/>
     <w:rsid w:val="00584788"/>
     <w:rsid w:val="0058655B"/>
     <w:rsid w:val="00586874"/>
     <w:rsid w:val="00590141"/>
     <w:rsid w:val="005919E9"/>
     <w:rsid w:val="005926CC"/>
     <w:rsid w:val="005934A6"/>
     <w:rsid w:val="005961D1"/>
     <w:rsid w:val="00596D0A"/>
     <w:rsid w:val="00596E47"/>
     <w:rsid w:val="005A0F71"/>
     <w:rsid w:val="005A1EA9"/>
     <w:rsid w:val="005A2D9C"/>
     <w:rsid w:val="005A3FA8"/>
     <w:rsid w:val="005A4FA1"/>
     <w:rsid w:val="005A5111"/>
     <w:rsid w:val="005A53D7"/>
     <w:rsid w:val="005A57AC"/>
     <w:rsid w:val="005A62B2"/>
@@ -5013,50 +5628,51 @@
     <w:rsid w:val="007777F0"/>
     <w:rsid w:val="00777978"/>
     <w:rsid w:val="00784A30"/>
     <w:rsid w:val="0078586C"/>
     <w:rsid w:val="00785C8D"/>
     <w:rsid w:val="007908F6"/>
     <w:rsid w:val="00792EA0"/>
     <w:rsid w:val="00793771"/>
     <w:rsid w:val="00796F7F"/>
     <w:rsid w:val="0079710C"/>
     <w:rsid w:val="007A4E5C"/>
     <w:rsid w:val="007A711F"/>
     <w:rsid w:val="007B0F2B"/>
     <w:rsid w:val="007B1BB0"/>
     <w:rsid w:val="007B375F"/>
     <w:rsid w:val="007B72D0"/>
     <w:rsid w:val="007C01D9"/>
     <w:rsid w:val="007C1972"/>
     <w:rsid w:val="007C335B"/>
     <w:rsid w:val="007C78AF"/>
     <w:rsid w:val="007C7AFB"/>
     <w:rsid w:val="007C7C78"/>
     <w:rsid w:val="007D1CFF"/>
     <w:rsid w:val="007D20C5"/>
     <w:rsid w:val="007D6C02"/>
+    <w:rsid w:val="007D7A9A"/>
     <w:rsid w:val="007E1655"/>
     <w:rsid w:val="007E2F99"/>
     <w:rsid w:val="007E3E5E"/>
     <w:rsid w:val="007E4241"/>
     <w:rsid w:val="007E469C"/>
     <w:rsid w:val="007E6E0B"/>
     <w:rsid w:val="007E7215"/>
     <w:rsid w:val="007F08FB"/>
     <w:rsid w:val="007F1849"/>
     <w:rsid w:val="007F1B77"/>
     <w:rsid w:val="007F200E"/>
     <w:rsid w:val="007F277B"/>
     <w:rsid w:val="008013EA"/>
     <w:rsid w:val="00801AE5"/>
     <w:rsid w:val="0080382D"/>
     <w:rsid w:val="00806DFD"/>
     <w:rsid w:val="0081143B"/>
     <w:rsid w:val="00812D40"/>
     <w:rsid w:val="00813047"/>
     <w:rsid w:val="00813396"/>
     <w:rsid w:val="00817637"/>
     <w:rsid w:val="00824400"/>
     <w:rsid w:val="008272AD"/>
     <w:rsid w:val="00833281"/>
     <w:rsid w:val="008339D6"/>
@@ -5140,82 +5756,84 @@
     <w:rsid w:val="00913458"/>
     <w:rsid w:val="00913E89"/>
     <w:rsid w:val="0091436F"/>
     <w:rsid w:val="009157A7"/>
     <w:rsid w:val="009158E7"/>
     <w:rsid w:val="00916BDE"/>
     <w:rsid w:val="00917E77"/>
     <w:rsid w:val="009219F7"/>
     <w:rsid w:val="0092455B"/>
     <w:rsid w:val="00924CB4"/>
     <w:rsid w:val="009252B8"/>
     <w:rsid w:val="009271FA"/>
     <w:rsid w:val="00927325"/>
     <w:rsid w:val="00930BCF"/>
     <w:rsid w:val="00931AB8"/>
     <w:rsid w:val="009323B9"/>
     <w:rsid w:val="00935AF7"/>
     <w:rsid w:val="00940248"/>
     <w:rsid w:val="009405FD"/>
     <w:rsid w:val="009428CE"/>
     <w:rsid w:val="009459EC"/>
     <w:rsid w:val="00945BF8"/>
     <w:rsid w:val="009470F6"/>
     <w:rsid w:val="009471F1"/>
     <w:rsid w:val="00947225"/>
+    <w:rsid w:val="00950A81"/>
     <w:rsid w:val="009571E1"/>
     <w:rsid w:val="00957EFA"/>
     <w:rsid w:val="00960F21"/>
     <w:rsid w:val="0096229D"/>
     <w:rsid w:val="00965321"/>
     <w:rsid w:val="00966FCF"/>
     <w:rsid w:val="00970E61"/>
     <w:rsid w:val="00973147"/>
     <w:rsid w:val="00974F86"/>
     <w:rsid w:val="00975C47"/>
     <w:rsid w:val="009803B8"/>
     <w:rsid w:val="00980E5D"/>
     <w:rsid w:val="0098268C"/>
     <w:rsid w:val="009856C3"/>
     <w:rsid w:val="009875C7"/>
     <w:rsid w:val="00992354"/>
     <w:rsid w:val="009929FF"/>
     <w:rsid w:val="0099431E"/>
     <w:rsid w:val="00994580"/>
     <w:rsid w:val="00995B45"/>
     <w:rsid w:val="0099729D"/>
     <w:rsid w:val="00997995"/>
     <w:rsid w:val="009A0D3F"/>
     <w:rsid w:val="009A2214"/>
     <w:rsid w:val="009A2D5D"/>
     <w:rsid w:val="009A54DF"/>
     <w:rsid w:val="009A6DCF"/>
     <w:rsid w:val="009A6E6E"/>
     <w:rsid w:val="009B2DC0"/>
     <w:rsid w:val="009B40FE"/>
     <w:rsid w:val="009B5059"/>
     <w:rsid w:val="009B7462"/>
+    <w:rsid w:val="009C00FA"/>
     <w:rsid w:val="009C0429"/>
     <w:rsid w:val="009C24B0"/>
     <w:rsid w:val="009C783F"/>
     <w:rsid w:val="009D1203"/>
     <w:rsid w:val="009D24E1"/>
     <w:rsid w:val="009D39B2"/>
     <w:rsid w:val="009D736C"/>
     <w:rsid w:val="009E079C"/>
     <w:rsid w:val="009E16D0"/>
     <w:rsid w:val="009E4315"/>
     <w:rsid w:val="009E57C6"/>
     <w:rsid w:val="009E625C"/>
     <w:rsid w:val="009E7554"/>
     <w:rsid w:val="009E784B"/>
     <w:rsid w:val="009F0CA1"/>
     <w:rsid w:val="00A00ABD"/>
     <w:rsid w:val="00A02539"/>
     <w:rsid w:val="00A0469D"/>
     <w:rsid w:val="00A048F2"/>
     <w:rsid w:val="00A04B53"/>
     <w:rsid w:val="00A055C7"/>
     <w:rsid w:val="00A060D7"/>
     <w:rsid w:val="00A113C2"/>
     <w:rsid w:val="00A12ED4"/>
     <w:rsid w:val="00A13950"/>
@@ -5309,50 +5927,51 @@
     <w:rsid w:val="00B82AE4"/>
     <w:rsid w:val="00B83B7A"/>
     <w:rsid w:val="00B84E13"/>
     <w:rsid w:val="00B84E27"/>
     <w:rsid w:val="00B8529C"/>
     <w:rsid w:val="00B85CBE"/>
     <w:rsid w:val="00B86E88"/>
     <w:rsid w:val="00B86ED9"/>
     <w:rsid w:val="00B87668"/>
     <w:rsid w:val="00B918C5"/>
     <w:rsid w:val="00B96127"/>
     <w:rsid w:val="00B96D59"/>
     <w:rsid w:val="00B97534"/>
     <w:rsid w:val="00BA0391"/>
     <w:rsid w:val="00BA302A"/>
     <w:rsid w:val="00BB0820"/>
     <w:rsid w:val="00BB29BE"/>
     <w:rsid w:val="00BB2DE7"/>
     <w:rsid w:val="00BB341E"/>
     <w:rsid w:val="00BC0470"/>
     <w:rsid w:val="00BC265A"/>
     <w:rsid w:val="00BC35CD"/>
     <w:rsid w:val="00BC3624"/>
     <w:rsid w:val="00BC6361"/>
     <w:rsid w:val="00BC6A64"/>
+    <w:rsid w:val="00BC6EDF"/>
     <w:rsid w:val="00BD042F"/>
     <w:rsid w:val="00BD0B9F"/>
     <w:rsid w:val="00BD0DE6"/>
     <w:rsid w:val="00BD125E"/>
     <w:rsid w:val="00BD649F"/>
     <w:rsid w:val="00BE0583"/>
     <w:rsid w:val="00BE06D9"/>
     <w:rsid w:val="00BE1BB3"/>
     <w:rsid w:val="00BE4EAD"/>
     <w:rsid w:val="00BE548D"/>
     <w:rsid w:val="00BF28FD"/>
     <w:rsid w:val="00BF5A7F"/>
     <w:rsid w:val="00C0129A"/>
     <w:rsid w:val="00C01BB9"/>
     <w:rsid w:val="00C04DFB"/>
     <w:rsid w:val="00C05177"/>
     <w:rsid w:val="00C05383"/>
     <w:rsid w:val="00C06415"/>
     <w:rsid w:val="00C070DB"/>
     <w:rsid w:val="00C1106A"/>
     <w:rsid w:val="00C113C8"/>
     <w:rsid w:val="00C13CF7"/>
     <w:rsid w:val="00C13F76"/>
     <w:rsid w:val="00C1455B"/>
     <w:rsid w:val="00C14FCD"/>
@@ -5645,51 +6264,51 @@
     <w:rsid w:val="00FD347D"/>
     <w:rsid w:val="00FE27FB"/>
     <w:rsid w:val="00FE3E9D"/>
     <w:rsid w:val="00FE51CA"/>
     <w:rsid w:val="00FF0FD7"/>
     <w:rsid w:val="00FF12E6"/>
     <w:rsid w:val="00FF229B"/>
     <w:rsid w:val="00FF4219"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="el-GR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="63E53777"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="el-GR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -7203,91 +7822,91 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1473AFE-39AA-4D9C-A0E9-2C170D02F7D6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F15134AE-80AA-455C-8C2F-AC05C288C09B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>470</Words>
-  <Characters>2539</Characters>
+  <Words>463</Words>
+  <Characters>2501</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Τίτλος</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3003</CharactersWithSpaces>
+  <CharactersWithSpaces>2959</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>473c1639-3aff-46cb-b51d-1cf503e08710</vt:lpwstr>
   </property>
 </Properties>
 </file>