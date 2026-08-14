--- v0 (2026-05-09)
+++ v1 (2026-08-14)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="40353D12" w14:textId="52D13A23" w:rsidR="00DF60D7" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
+    <w:p w14:paraId="40353D12" w14:textId="78F717A8" w:rsidR="00DF60D7" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF75DE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78764EF4" wp14:editId="3FB04035">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>2973070</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-438785</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="523875" cy="533400"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapNone/>
@@ -83,51 +83,67 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="523875" cy="533400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00DF60D7" w:rsidRPr="00DF60D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Παράρτημα ΙV: Υπεύθυνη Δήλωση ΙΙ </w:t>
+        <w:t xml:space="preserve">Παράρτημα </w:t>
+      </w:r>
+      <w:r w:rsidR="002D016B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF60D7" w:rsidRPr="00DF60D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Υπεύθυνη Δήλωση ΙΙ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="125359C4" w14:textId="78DF1D4F" w:rsidR="009B40FE" w:rsidRPr="00EF6145" w:rsidRDefault="00DF60D7" w:rsidP="009B40FE">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF60D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>(αφορά μόνο τους άνδρες υποψηφίους)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22A77DDC" w14:textId="2CB906C7" w:rsidR="009B40FE" w:rsidRPr="004C11C8" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
@@ -1012,64 +1028,84 @@
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01F66A50" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="00EF6145" w:rsidRDefault="009B40FE" w:rsidP="00DF60D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="29C6ABE1" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="004C11C8" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45BC95FA" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
+    <w:p w14:paraId="45BC95FA" w14:textId="1D94962F" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:r>
-        <w:t xml:space="preserve">Με ατομική μου ευθύνη και γνωρίζοντας τις κυρώσεις (3), που προβλέπονται από της διατάξεις της παρ. 6 του άρθρου 22 του Ν. 1599/1986, δηλώνω ότι: </w:t>
+        <w:t>Με ατομική μου ευθύνη και γνωρίζοντας τις κυρώσεις (3), που προβλέπονται από τ</w:t>
+      </w:r>
+      <w:r w:rsidR="009E326F">
+        <w:t>ι</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t xml:space="preserve">ς διατάξεις της παρ. 6 του άρθρου 22 του Ν. 1599/1986, δηλώνω ότι: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED27D58" w14:textId="5649FC96" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
+    <w:p w14:paraId="6ED27D58" w14:textId="6EFA2C3D" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:r>
         <w:t>έχω εκπληρώσει τις στρατιωτικές μου υποχρεώσεις ή έχω απαλλαγεί νόμιμα απ’ αυτές ή έχω λάβει αναβολή για όλο το χρόνο διάρκειας του έργου (</w:t>
       </w:r>
-      <w:r w:rsidR="00B80EC9">
-        <w:t>εαρινό</w:t>
+      <w:r w:rsidR="00513B7D">
+        <w:t>χειμερινό</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> εξάμηνο του ακαδημαϊκού έτους 2025-2026).</w:t>
+        <w:t xml:space="preserve"> εξάμηνο του ακαδημαϊκού έτους 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00513B7D">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidR="00513B7D">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C1F9DE5" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ημερομηνία:      </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03F916AA" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05E71B47" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Ο – Η Δηλ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E0E2A05" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
@@ -1089,52 +1125,50 @@
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF6145">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>(1) Αναγράφεται από τον ενδιαφερόμενο πολίτη ή Αρχή ή η Υπηρεσία του δημόσιου τομέα, που απευθύνεται η αίτηση.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16208D17" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="00EF6145" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF6145">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>(2) Αναγράφεται ολογράφως.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="79D1607A" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="00EF6145" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF6145">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>(3) «Όποιος εν γνώσει του δηλώνει ψευδή γεγονότα ή αρνείται ή αποκρύπτει τα αληθινά με έγγραφη υπεύθυνη δήλωση του άρθρου 8 τιμωρείται με φυλάκιση τουλάχιστον τριών μηνών. Εάν ο υπαίτιος αυτών των πράξεων σκόπευε να προσπορίσει στον εαυτόν του ή σε άλλον περιουσιακό όφελος βλάπτοντας τρίτον ή σκόπευε να βλάψει άλλον, τιμωρείται με κάθειρξη μέχρι 10 ετών.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="706F2034" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="00DF60D7">
       <w:r w:rsidRPr="00EF6145">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>(4) Σε περίπτωση ανεπάρκειας χώρου η δήλωση συνεχίζεται στην πίσω όψη της και υπογράφεται από τον δηλούντα ή την δηλούσα.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009B40FE" w:rsidSect="00F30107">
       <w:footerReference w:type="default" r:id="rId9"/>
@@ -1180,93 +1214,93 @@
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="4142092A" w14:textId="77777777" w:rsidR="00185750" w:rsidRDefault="00185750">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A1"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A1"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="723490897"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="13591D12" w14:textId="593B9518" w:rsidR="00185750" w:rsidRDefault="00185750" w:rsidP="009B40FE">
         <w:pPr>
           <w:pStyle w:val="a4"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
@@ -4011,51 +4045,51 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="18433"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00ED2199"/>
     <w:rsid w:val="0000248A"/>
     <w:rsid w:val="00002566"/>
     <w:rsid w:val="0000315D"/>
@@ -4241,50 +4275,51 @@
     <w:rsid w:val="002962E9"/>
     <w:rsid w:val="0029767B"/>
     <w:rsid w:val="002A0D39"/>
     <w:rsid w:val="002A2FFC"/>
     <w:rsid w:val="002A40A3"/>
     <w:rsid w:val="002A6295"/>
     <w:rsid w:val="002A6744"/>
     <w:rsid w:val="002A6CAE"/>
     <w:rsid w:val="002A6D60"/>
     <w:rsid w:val="002B09AB"/>
     <w:rsid w:val="002B1E5D"/>
     <w:rsid w:val="002B24F0"/>
     <w:rsid w:val="002B2701"/>
     <w:rsid w:val="002B30CD"/>
     <w:rsid w:val="002B64E1"/>
     <w:rsid w:val="002B6A4F"/>
     <w:rsid w:val="002B6B41"/>
     <w:rsid w:val="002B6F34"/>
     <w:rsid w:val="002C3F8E"/>
     <w:rsid w:val="002C4DD0"/>
     <w:rsid w:val="002C53A0"/>
     <w:rsid w:val="002C6074"/>
     <w:rsid w:val="002C64DD"/>
     <w:rsid w:val="002C658E"/>
     <w:rsid w:val="002C6D71"/>
+    <w:rsid w:val="002D016B"/>
     <w:rsid w:val="002D1507"/>
     <w:rsid w:val="002D1FEA"/>
     <w:rsid w:val="002D340F"/>
     <w:rsid w:val="002E0111"/>
     <w:rsid w:val="002E020A"/>
     <w:rsid w:val="002E386E"/>
     <w:rsid w:val="002E4B26"/>
     <w:rsid w:val="002E60A4"/>
     <w:rsid w:val="002F00A3"/>
     <w:rsid w:val="002F59E5"/>
     <w:rsid w:val="0030149F"/>
     <w:rsid w:val="003019DB"/>
     <w:rsid w:val="003034D3"/>
     <w:rsid w:val="0030422E"/>
     <w:rsid w:val="00305711"/>
     <w:rsid w:val="0031001E"/>
     <w:rsid w:val="00310073"/>
     <w:rsid w:val="00312322"/>
     <w:rsid w:val="00315295"/>
     <w:rsid w:val="003155EF"/>
     <w:rsid w:val="00316B23"/>
     <w:rsid w:val="00316FD0"/>
     <w:rsid w:val="003206F1"/>
     <w:rsid w:val="003303AB"/>
     <w:rsid w:val="00332BD4"/>
@@ -4408,50 +4443,51 @@
     <w:rsid w:val="004D0E54"/>
     <w:rsid w:val="004D1EDD"/>
     <w:rsid w:val="004D27AF"/>
     <w:rsid w:val="004D523B"/>
     <w:rsid w:val="004D7731"/>
     <w:rsid w:val="004D7E10"/>
     <w:rsid w:val="004E0B33"/>
     <w:rsid w:val="004E20BC"/>
     <w:rsid w:val="004E3312"/>
     <w:rsid w:val="004E3563"/>
     <w:rsid w:val="004E4694"/>
     <w:rsid w:val="004E5431"/>
     <w:rsid w:val="004F3AC6"/>
     <w:rsid w:val="004F41DA"/>
     <w:rsid w:val="004F54D0"/>
     <w:rsid w:val="004F5C4F"/>
     <w:rsid w:val="004F618D"/>
     <w:rsid w:val="005019BF"/>
     <w:rsid w:val="00502310"/>
     <w:rsid w:val="00504B6A"/>
     <w:rsid w:val="005050D7"/>
     <w:rsid w:val="005079EB"/>
     <w:rsid w:val="00507C29"/>
     <w:rsid w:val="005119A7"/>
     <w:rsid w:val="0051317B"/>
+    <w:rsid w:val="00513B7D"/>
     <w:rsid w:val="00515307"/>
     <w:rsid w:val="00520960"/>
     <w:rsid w:val="00521C48"/>
     <w:rsid w:val="00521FCD"/>
     <w:rsid w:val="00522602"/>
     <w:rsid w:val="0052649D"/>
     <w:rsid w:val="00527865"/>
     <w:rsid w:val="00527F0B"/>
     <w:rsid w:val="005337C3"/>
     <w:rsid w:val="005345E5"/>
     <w:rsid w:val="005421F8"/>
     <w:rsid w:val="00543B9A"/>
     <w:rsid w:val="005450E6"/>
     <w:rsid w:val="005476F0"/>
     <w:rsid w:val="00547D66"/>
     <w:rsid w:val="00547DC6"/>
     <w:rsid w:val="00553B08"/>
     <w:rsid w:val="00556852"/>
     <w:rsid w:val="005612C8"/>
     <w:rsid w:val="00563DEF"/>
     <w:rsid w:val="00564BFC"/>
     <w:rsid w:val="005703B4"/>
     <w:rsid w:val="00572559"/>
     <w:rsid w:val="00572B0D"/>
     <w:rsid w:val="00574B22"/>
@@ -4782,50 +4818,51 @@
     <w:rsid w:val="009929FF"/>
     <w:rsid w:val="0099431E"/>
     <w:rsid w:val="00994580"/>
     <w:rsid w:val="00995B45"/>
     <w:rsid w:val="0099729D"/>
     <w:rsid w:val="00997995"/>
     <w:rsid w:val="009A0D3F"/>
     <w:rsid w:val="009A2214"/>
     <w:rsid w:val="009A2D5D"/>
     <w:rsid w:val="009A54DF"/>
     <w:rsid w:val="009A6DCF"/>
     <w:rsid w:val="009A6E6E"/>
     <w:rsid w:val="009B2DC0"/>
     <w:rsid w:val="009B40FE"/>
     <w:rsid w:val="009B5059"/>
     <w:rsid w:val="009B7462"/>
     <w:rsid w:val="009C0429"/>
     <w:rsid w:val="009C24B0"/>
     <w:rsid w:val="009C783F"/>
     <w:rsid w:val="009D1203"/>
     <w:rsid w:val="009D24E1"/>
     <w:rsid w:val="009D39B2"/>
     <w:rsid w:val="009D736C"/>
     <w:rsid w:val="009E079C"/>
     <w:rsid w:val="009E16D0"/>
+    <w:rsid w:val="009E326F"/>
     <w:rsid w:val="009E4315"/>
     <w:rsid w:val="009E57C6"/>
     <w:rsid w:val="009E625C"/>
     <w:rsid w:val="009E7554"/>
     <w:rsid w:val="009E784B"/>
     <w:rsid w:val="009F0CA1"/>
     <w:rsid w:val="00A00ABD"/>
     <w:rsid w:val="00A02539"/>
     <w:rsid w:val="00A0469D"/>
     <w:rsid w:val="00A048F2"/>
     <w:rsid w:val="00A04B53"/>
     <w:rsid w:val="00A055C7"/>
     <w:rsid w:val="00A060D7"/>
     <w:rsid w:val="00A113C2"/>
     <w:rsid w:val="00A12ED4"/>
     <w:rsid w:val="00A13950"/>
     <w:rsid w:val="00A13C2A"/>
     <w:rsid w:val="00A14C15"/>
     <w:rsid w:val="00A17887"/>
     <w:rsid w:val="00A17C58"/>
     <w:rsid w:val="00A17D01"/>
     <w:rsid w:val="00A20F70"/>
     <w:rsid w:val="00A21A10"/>
     <w:rsid w:val="00A22940"/>
     <w:rsid w:val="00A2336E"/>
@@ -5245,51 +5282,51 @@
     <w:rsid w:val="00FD347D"/>
     <w:rsid w:val="00FE27FB"/>
     <w:rsid w:val="00FE3E9D"/>
     <w:rsid w:val="00FE51CA"/>
     <w:rsid w:val="00FF0FD7"/>
     <w:rsid w:val="00FF12E6"/>
     <w:rsid w:val="00FF229B"/>
     <w:rsid w:val="00FF4219"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="el-GR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="18433"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="63E53777"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="el-GR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -6803,91 +6840,91 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10E3181A-57DD-4652-83D9-F4E50C8DEA06}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C622D7C-7740-4E66-B58E-6CBF6DF941AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>239</Words>
-  <Characters>1295</Characters>
+  <Words>240</Words>
+  <Characters>1296</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Τίτλος</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1531</CharactersWithSpaces>
+  <CharactersWithSpaces>1533</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>473c1639-3aff-46cb-b51d-1cf503e08710</vt:lpwstr>
   </property>
 </Properties>
 </file>