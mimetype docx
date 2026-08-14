--- v0 (2026-05-09)
+++ v1 (2026-08-14)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="689E6BAC" w14:textId="3B4E5ACE" w:rsidR="00DF60D7" w:rsidRPr="00F62EF3" w:rsidRDefault="00DF60D7" w:rsidP="00DF60D7">
+    <w:p w14:paraId="689E6BAC" w14:textId="19735911" w:rsidR="00DF60D7" w:rsidRPr="00F62EF3" w:rsidRDefault="00DF60D7" w:rsidP="00DF60D7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F62EF3">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="el-GR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="248C76A0" wp14:editId="47FE637B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-325976</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="539750" cy="512445"/>
@@ -11617,56 +11617,55 @@
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="31A94ED8" id="Ομάδα 34" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:-25.65pt;width:42.5pt;height:40.35pt;z-index:251663360;mso-position-horizontal:center;mso-position-horizontal-relative:margin" coordsize="828,839" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtR0/C7lMAAKd0AgAOAAAAZHJzL2Uyb0RvYy54bWyknd1uHduR3+8D5B0IXQ5gi7279+5NwfLA&#10;Y/sYATwTA1YegIeiJGIkkiF5js4kyLPkBXITIJd5Bj9TqrrrX91b2l2/5Ykv3NThn9WrPlZ9rY/+&#10;zT/+8uXzxc+3T893D/dvX3W/vnx1cXt/8/D+7v7j21f/5d0Pvzq+unh+ub5/f/354f727at/u31+&#10;9Y+//Y//4TdfH9/c7h4+PXx+f/t0YUTun998fXz76tPLy+Ob16+fbz7dfrl+/vXD4+29/fLDw9OX&#10;6xf759PH1++frr8a9S+fX+8uLw+vvz48vX98eri5fX62//qH+ZevfjvR//Dh9ublP3/48Hz7cvH5&#10;7Ssb28v0/0/T///o///6t7+5fvPx6frx091NDOP63zGKL9d39/bSJPWH65fri5+e7r4j9eXu5unh&#10;+eHDy69vHr68fvjw4e7mduLBuOkuv+HmT08PPz1OvHx88/XjY4rJRPuNnP7dZG/+5ee/PF3cvX/7&#10;qh9eXdxffzEd/e1//u3//u1//e3//O1/X9h/NAl9ffz4xoB/enr86+NfnmY27cc/P9z867P9+vW3&#10;v/d/f5zBFz9+/eeH90b0+qeXh0lCv3x4+uIkjPeLXyZF/Fsq4vaXl4sb+4/7/mrcm7pu7Ff7bjcM&#10;+1lRN59Mm9/91c2nP8bfHXdmbv5Hx/7K/+L19Zv5ddMQY0jOjxnb8yLP5/8/ef710/Xj7aSmZxeT&#10;5LmXPH94ur11C77oZ2FOKEnyeRbjxf3D7z9d33+8/d3zoxmtTSX764c/vr97+cvD3f2LjbCbGPKh&#10;2zvmv/Z/PJtGUMjd0ZRrYumOu1mQEvRwkJQvJxGnwK7f3Pz0/PKn24dJV9c///n5ZZ4q7+2nyQLe&#10;h7W8Mwofvny2WfMPry/63eXF1wunGmiBjJ0EDfvx4tPFfn6jTZmktFuBdsPuPKV+BRquNigZu/m6&#10;3eUGJVNQgoaxOz+mwwrUXW5wN65Axvx5Smaa+br98TxzVyvMppi6tcS7/XlK3YnE++H8mLq1yDeY&#10;69YS78erDUprkXdbyuvWMt+QU7cWuUvzvEGtZd4fDxujWgu97zZIraXeHY7nSe3WUt8itVtLvdvv&#10;Nkitpb5Jai32rt8w9N1a7Juk1lLvdv3GqNZy3yS1Fnt3uSWrFrHv1mK/2hBV3yL1fi31LQPtW4Te&#10;r4V+2BCUR8qcyVuC6tcyHza017eIvF+LfGsi92uJdxvexYLiMnADnXXCw1riu6vzU2ZYS3zYsqhh&#10;LXKfDWdn8rCW+TBseKphLfRuyytYorBwOJhuzrO4Fvs2rbXcB/Oz52mtBW/h6DyLa8EPFkXOkvKM&#10;J+1qi9R+LflNv7dfS36T1Frw/VYA3K8Fv0lqLfd+vyGr/Vrum6TWYu8tkJyXVYvY92ux97uNGOEp&#10;EIr9cCL2bkODhxOxD+eN4bAW+87EcJbBw1rs3eVGlD+s5b47btj7YS33XddvjGst+M3k47AW/G7c&#10;iM6HteSH/Ya4xrXk++OGrxnXoh+2DGJci97Kh/M8jmvZD+bdzsp+XMu+3/Jb41r2w5Y7HU9kb2Hu&#10;rIMYT2RvCev5cZ3IfpPWWvYuibO0jieytxl7dlzHtez744ZvtqpimUEuifO01rLfdDdeqeRsHPoN&#10;Wz2uZd9vZtxr2W+Pay37fstWj2vZu4c7z+OJ7PsNj3O1lv1uS49XJ7LfirFXa9lvjuvqRPZbsezq&#10;RPZberw6kf2WrV6dyH5Lj1dr2bskztrq1Vr2w7DhJ67Wst+NG7K3Gm5lYP1hQ5Hd5Vr6niOcHVl3&#10;eSL+bWpr+XdbOU53uVZAMba1BrqtLKe7XKugoLbWQbdlG5brt8ltrQUvmM/L7aSG3R7bSRV73HBl&#10;3UkVWxBbK2Er3em6Nh2cVLJbCU93UssWI1uroN+ISl13qoEN19h1aw1sJT3dSTm7s3ee9WfdSUG7&#10;qhisUfRRraDrT+oO3fxyH+0h++nC2lne2fNu0ePDs7ftvFdkbah3cy/Leky/3PtvN8A2tRw8dc3s&#10;fTXYtOZgdbFqsE0MB49TS40om9QdrIZiTdnt2tFmuHP/EeDBo/VYmuDBpRlfEzz47NoYdfuaxt7G&#10;qluQw81EWgazC1Z3bax6Y2Oi3sbqLljdtbHqfeKJehur3oVwuDUaWlj1VsMEb2PV+wkTvI1VbxpM&#10;8DZWvTMwwdtY9fLf4Vbht7DqJf4Eb2PVq/gJ3sbqEKwObawOwerQxqrX2z4YK6lbWPWaeoK3sep1&#10;8wRvY9Vr4wnexuo+WLUSt2XsXuM6dStjm+DBqpWqTfBg1arRJniwemhj1SvOaextrHpR6XArG1sG&#10;43XjBG9j1UvDCd7Gqld/E7yN1TFYHdtY9RrOqVuV1sKql2kTvI3VWDN6Z7VWE/Vg9djGqtdT02Da&#10;WPWSyeFWFLUMxquiCd7Gqhc+E7yNVa9tJngbq16+TPA2VqcKxfFeg7QwOxUh8x+0sTvVGfMftDE8&#10;lRLzH7SxPFUL8x80Mr0kTo1Me9I/vaE1d/LEfv6DRqY9eZ//oJHpTKAsBW9SnFIoT7NXfzAnu5FJ&#10;P9ly8Le7F55eXdjuhR/9byy3vn7xBFw/Xnx9+2pa1v1ka+e2xur//cvDz7fvHibEi+fh1t2bWBus&#10;fJ3fuyA+358irdY0IQwpZf1ez8egOKvD1gKCon6vZ+AslE/0MpXS7/UUzupvf28u5Ov3egbO134c&#10;lymCfq9n4ELUw17K1+/1DFyYlUtolox+r2fgTLLTewHXe8fRx0c4X1FpwSUf9fh23g1poGf950bc&#10;PHtiad8sVPLQc5bL7hjvnbcAFLh5ciG9CIlDpiJ6n57x3gj7Q+Yg+r2egfOOucsl0wP9Xk/h5oAz&#10;mP4qO9hZrjnRs2hZ42J+WKhpw4F+fS3P+NjnDNb49Qw+olqI3Rbb+ogiBHFROeF7oyDbW7ut5Nf8&#10;xSQ/s8MaF/PDInuJCx88HA+ACzsgvUVcGjIlk3z1DDlfxjyyjK8cnzcMW+zP25QNuM74nHBg9538&#10;EMyjTvMD5q+t5sZ7a/1ad7IN57tMnF96r+SMuNAv8St9IL3QB+DkTgnW5k0bnWlk6iQ7M+EWEael&#10;1Jr1ZbkGhUX1RmNrNDsTa8tLozqmoBsNAMwJwtTN5KupHR7ZVjtrmAIuwMJCiFrAIP3RLASYb8lx&#10;nVqbpuI0fDvlZt47dmqQwsljW6SqXuoN94laPTb5EWOlpBbuxlgpYWFvmZ/L6+s5e/+5wLMVxpKY&#10;UHVGEWxa3KkGFiZpizItqDrnDR4hk5hRPeQvQtVTJVAQUwNlHqTicUbtIN4HKne5Sn96znqcUbZD&#10;ruGN1vnkYUGVE++rGZxVDfYw21Y9pEi1asOKDm0Nsv2d02SsUbvIPWtUH5lnjbK9XA1v9CrQnQTQ&#10;iuoXUBFrQPAe2PyVYDOCdY3kOsiHRY/sXjivQytzTRzMo8Q1js82u9XvDV0snQjNyJvPD8+3NuTv&#10;uxdd1IQpyq3mhYAQQwWzbKsSkWAdhRYNDxyXJpHtOK7fG60GwkWmRbCYSM2w2m6SWq1my8J9ktg+&#10;ipLV6MMSzDXQQs7p/F04yxtLCxA9yARzfIATuwCT8AAmVbTCalWIGqSCGhvAxCnAUnCEkyKacXVk&#10;TEOxvdalAcjwACd2IfOV8ICaVNEKqxPkpKaWsxyunnMqlGOrYclpDUvF2ttLAUuxrTjK30UPwnOO&#10;D3BiF2ASHsCkikYYlBeilptDpFA9TxULMHEKsBQc4aSIZlztnnLGQgWU4wOc2AWYFAswqaIVVtdn&#10;Sa0WSY6thiWnNWwRHOCkWEj0pDDIGxMGDjscMXSDg1dAheAAFVpoQ0EqGbRyqVwzVM+TmQqo4BFQ&#10;UifBQputsDZvDnW+xgawYBRQoUxAhQIaUU0pMCwoaVy1xMRjjUqBASyUCSPTlKMVhKBmjJQRPGYm&#10;wIJRQIXQABXKbETV7ixowSpxjAtQwSOgpEyChfhbYeA/gxr0gzU2gAWjgAqhASoU0IhqSnXbsnBA&#10;xcIOoCQwgoX4W2FQlYhaLY0cWw0LZVpXrprmoUxAhTLbUOY4qjcGLUj4Y1yACh4BJYERLMTfCmtz&#10;2pDse496am3UHYtYQARi1jFooGVE/g4UpL5BzK5wKZUuGGRdAetzI6QSKT3nhEowU39laQEbgAUt&#10;b2UbUi/Tc35pKIo2UCWsrgXMyFwJtNQUQZh2Y8nZgulGh97OS5Zys2bMNDZYyAtrs5OcJTULdBM1&#10;aPFoqRdgWl8GmBa1AWbncZsG15mDb2HCToS14VJ2YMHqqhMfSgMoEMkCCKfdGYDzY6VuxQCTbgkW&#10;i6EQZiylmF9aO+DYsu0LTqWTkAkQTnOMcKkKeK9wMGeV1ZMLUJAjXOQ/BNM8o5ZW6IJgYSew/C4R&#10;Q29JCSjAlM0CrEtXXHvsVATRk2Jhp23Sg/CU4wOc2AWYhAcwqaIVVssuqdWhImF1MiHbhJxDlg6w&#10;nDiEk14bcXZiv3Y8Qa+nnChyAMJlYVPLWAk/vDVUQS8VrK1PZteclCLR2AAmTgEmxdJbNRHbcW2e&#10;3a7YKrnN8QFO7AJMwgOYNNYKq7tESa0WSY6thiWnNWwRHOA0wxobZz0t4IuesVOmFJqxgAuP3QNM&#10;wgOYVNEKq32sqEGbKlyx3VdRSkSKBVgqlnBSRDOu9onpAaBbleMDnBQLMCkWYFJFK6wuKZJaLRIp&#10;Foo7KRZgi+Dqty6KaMRBiZr0oKTI8QFOigWYFAswqaIRBlW7qEE9IcUCTIoFWAqOcJqxzThwsaJn&#10;PZ4mVww4sQswKRZgUkUrrHaeSa322FIstLGS05paKhbI5QxrxUFBkfRgh2+OD3BiF2BSLMCkilZY&#10;LeOg5kf3KhuOsREsfBPBJDjExQxrx7W5bD9YWHGb4wOc2AWYhAcwqaIV1hRj7R6/ktXY6EkwNSkR&#10;F5u5ERf7WltxPXRttJ+W8ljhvt8ifNpoTxwlFVb/zU3Zev74FuwJB9uHfQ1jxtWWbPdQN+L03tq/&#10;20WOQa/mY2fhZBqf2XQ1g3Za0IByZmexeKIH5dEujoriEdqYRAMdnYzjBHgUM+wZ32uJ8SyXOhfY&#10;qelO8lPT3Z6lnMO30LEzu1wz9FuHA7vqrg2nrjsUBDsdJ4TFgzzqTThrGU1yRpwWQep51GuRAeZ5&#10;L7snnI5wE05H0QmX8gM+LGjMciGc1tXqCNhrfLBc0stOCWf1xTQ+wskPAc6ud2yit+DqaJk4LHDC&#10;/xHO7HPil3Cal4RT/ACcx7WW9w6ye6iFFnp119QbzfN7AZf8Ai7lBzjNS+Bj0W9Nb8HVaVPiqLzS&#10;FRuEU1wgnPwu4AYrhSZ9IC7smXCNWwp8L8H83jrOLOOrcb4Lo4VeL78LJaB9U6SJ3qLfenyJg5Jy&#10;wYF/lpzhAK03Oye5EE75KeDsSvomeoPyNaKnPAwWqnQUkxaq9F7C9X7Rse0GQJx6N1D32kXvIZc2&#10;O6D3yg7o6HPiqBgMe7ELz8s8UfaCuLAXwmmeIy7khzj/WIbrDfgYog6w68NLfpfx1Thfb5vfC7iY&#10;b/TePvVR01v024pri0c91D05PsKJX8JJfoBLfRBO+iWc7IWOIsv+oL5cxlfLOe0F6OV8I5zsBXBp&#10;L604qrsjf6Z+SdoL1KvJL+FkL4BLfRBO+iWc7MX8flVPZ5yB07s5PsClvRBO841wshfApb004+q8&#10;ZKFXyy/tBfpcaS+Ek70AbtFHPb6MH0RP9gL9jbQX6Efk+ACX9kI42QvhZC+AS/224hrr8x4WR9Ne&#10;CCd+CSd7AVzqg3DyL4STvcA6aua7lh83+SHAZb5LOOW7hEt+6/GlvQC9xBndit8FV/eV017Mrit6&#10;6V8IF30zp1vRG6JuZFzksUhvrpORnsl3yk9h/cM+bjPjsI6PfBc2kOb8AFz6K8Jp/hLO5DbxC7i0&#10;l2Zcrd+kB3V82h/hxC/h5K8Al/ognOYv4WQvsIqc8Y3q/ej79IBLeyFcyq/OSxZ91LhFv204WnEW&#10;vZ0tAVd+Q+NDXPCLuLAXwqmfg7iwF8SFvTjfFb/yQ7TCvuDquOD9FPcHdDWV1zFNuKgviV7q1+Rd&#10;8bvg2uKlr69V9Prw94iLPjrh1GdFXPRPm3GUP4sexa3AdTCPdBkb3TQlfgmnq7QRZ3mf2xXhdEV2&#10;O47iUdutVLIX37JU2lXszEJczDfCqY5qxkEdmvRsHaTkQ+MjnPglXMw3v4K4em/qtxlX6yPpQb2V&#10;+iWc+CWc5Ae41EczrpZf0qN7pzQ+wolfwkm/gEt9NOPquL/Qq+NC6tfGWdmffe5t9kOES/nV9BZ9&#10;NOKgfkt6UPcontO1qMkv0ZN+AZf6aMVBHZX0oP5I/RJO+iWc9Au41EczrvZXSQ/qitQv4cQv4aRf&#10;wKU+mnGwHy4+eeHfzynnZY4PcMkv4KRfeO+ij5qecEa2YiNhtReXdqEI0OQlWMgOYFJtIwwWEEUN&#10;LqXSvCVYqJVgoVWASQutsDbXTYfsYmwEC04JFjoFmLTQCmtLlmFtTDolmDitxau5ANSk00aYvbtl&#10;nsJql8ZGsOCUYKFTgEmnrbDacYma9UUqgUinBAtOCRZzAWDSaSusdqqiBitN0inBglOChU4BJi20&#10;wtqSYlg70iXuBAtOCRY6BZi00Apri6ewGiSdEkyc1uLVXABq0mkjDDacihrUBxobwcx5TG086JKF&#10;ToGadNoKqx2+qEFlIJ1C4q0ciWAxTwEmLbTC2uIpHGWIFiSgbEK5RgEV21VrlA7ltKG+2wmqjwDY&#10;d8v8M4e//U38MH3v0H6++en55U+3D1/8MwHPD5/v3v9w9/nz9I+njz/+/vPTxc/Xn+1zEPa/H36I&#10;oHQC+zx9f/z+wf9MMcv//PaXl/ikov108dPT3dtX//2q2w2X/7S7+tUPh+P4q+GHYf+rq/Hy+KvL&#10;7uqfrg6Xw9Xwhx/+h39usRvefLp7//72/s9397cXv3z5fP/8xv7j21efXl4e37x+/Xzz6fbL9fOv&#10;v9zdPD08P3x4+fXNw5fXDx8+3N3cvn7/dP317v7j691ld/n6y/Xd/Sv/oOPVfjd/yfFk9M/fMpkV&#10;yAns6eGn+/fG3fWbT7fX7/8YP79c332ef359OuJJyMa2nrOsvz4+v3l+/MvTb3/jP/348P7f/vJ0&#10;8fTw4h/buPj59sl++PTw9N9stE/Xj29fPf/Xn66fbl9dfP5P9882fLvgymAv0z/sq0y+Mvu0/s2P&#10;699c398YqbevXl7ZJ+T9x9+/2L/sT356fLr7+Mne1E1ftbx/+N1PLw8f7l5cc8uo4h9fnx/nsdoP&#10;oQTDtCnh68PT+1kD/tPj08PN7fOzaeWvn64fb+3d/rKbf/nZJHD33jZAWr/5/vrL7dtXPzzd3n54&#10;ePpyMXn9QP11kprZ5+OfH27+9fni/uH3n67vP97+7vnRPu3pzNh/+uP7u5e/PNzdv9gIZ5928tf+&#10;D5f+xY9f//nhvb3p2jifhPDLh6fJ+s18/MueJiWbuVOeNlnxxY39x6OvoNz4jM5QqT9bT6Drn03V&#10;k518fB/W//F9cPbOCH/48vn67at/eH0xXg0XXy+caqAFMlYStDt0F58u4o3XbxZKdtohQcfd5XlK&#10;FlMStO82KNl5jQQdrsbzlKwJl6BxN5wfk2kwQfthd56SLWsl6Hh5eZ6SSTpBtkJ3npL51wQd+915&#10;Su5fE2XN7vOkurXMx2G/QWst9H5jVH6OJ1+4P24Nay317rAxqrXU+01Sa7HbV4w3aK3l3u23ODwR&#10;/PFqg9Za8rvDeWG5d0o59N2Ghdoq2YI69BukTuQ+bozKGpwLqc1RreVuZzrPM2hhYiFlZ6I3hrUW&#10;/NbE2a3lbocCN0it5W5fN9oY1lrue7Oas56hXwvelvPP0/L0KtUz7jck368lbyFng9Za8qMJ9fy4&#10;1qI/bPHYr0VvKcIGrbXox77bGNda9vat2g1aa9mPZjhnnbJncykvO5R9npbH50Tthw1L9a8UJ8oa&#10;rRu0TmR/2J8f17CWfbehRlvLWl542JrWw1r03ZapDmvRH3YbM8jq5uWN3eXWuNait4/mbrC4Fv2W&#10;pdqy/PLC/bBhqfu15LdCq610LqRs3+L5Ue3Xgt+KGPu14Lstz2XtlOWF9kGr8/awXwveUWft1I+l&#10;LrY1bvgIW5ReocwCz9NaC37XbbhB32CZbxy35vVhLfndlkEc1qI/bExFL5Xzhf1WWnNYi37ccoPe&#10;YFhobSURh7Xox+OGRRzWou+3DNXvncg3jlsu4rAWfW/mfNaleiGatPYbWrQG7ALqDXWe1FryNvfP&#10;GoR/1Dbf128Z6riWvF2guUHrRPJb3sZ2DS1v7LYSpfFU8hvJjZ/sztGP3Ya3sc78guqvNsR1XEt+&#10;vNxwN36GM99oO3PPi/64Fv2435D9cS37/VYA8lPzyxu3hrUW/bBlqL7hjkmtJb/f8qjHteT7jajo&#10;G5LzfcOW4K9OBL8VyvwwZNLaW6p+1uZtYW1Bed5y1uivTgS/pUS/ESffeDhs0VpL/rCVWF6tJW/f&#10;HN8Y11r0B5PqeR7Xou/6DYvwRd9l9Fs+wteEF9jVRgTqLk+Ev+W7rFJZEbNmxnkuLXdYwQ4WQs+y&#10;2V2eyH9rQk63+SSj45YCusu1Bg5brqLzuwQWaibcjbGtdbC73LCN7nKthHGrGPJvny4vtetmNuR2&#10;WtJuJeVdt9bCMG6N7aSqHbdKj65ba2EwFs7OqM66tQsL46bcurUW7OKGLWonWrja8LKdb9ROZdm1&#10;JlvUTrSwldh1p+XtVuztTurbzcZJt1trwW5C3RjbSYl7Qs26uNluuv6kDtTNL/fRgrKfrA340Zta&#10;3sJ8fHj2Ppf3o6yh9U79f0P5bzfANkYHq4Veg80QHKxFzBpsenawlpZqsKnRwTr2XYOjvf7OZoP3&#10;NyfeChZ9NjhxM/cmeHCZqw8wmOCza2M0Tha869pYdYv0sZvJtYzdTW6Ct7G6C1atNdJEPVi19kcT&#10;PJSaa261IL3F4WO3JkYLde9iTPA2Vm19cIa3sRobpd/lBkoYe7CaTeQa7h0FH7v1DFpYtVuVZngb&#10;q94YmKi3seq1/wRv0+oQrNpW95axewnv1K1Ib4IHq1aIN8GD1dy7UMvdq+1pMG2sekE9wdtYjUOJ&#10;76wqbhm7l8VOPXeY1GP30neCt2nVq9sJ3sZqXJz4zkrUlrHHYum73AdUj30MVvN6A4AHq2Mbq15O&#10;OqtWMDaNPbSau7XqwXhR6NSt7Guh7nXfBG8z4LgQ7d2xjdU4L/Uu99TB2IPV3EVYw70M87FbodXC&#10;qldaE7yN1bhe9N1VG6teL03U27R6Faxa0dMy9qnqcfJe2LT9QXDrtUvbH4QVe3nS9gfBsVcgbX8Q&#10;PHuR0fQHS+LUyHSmTq25k9cKk1hbsycvB+Y/aGQ6E6jGDGpK6qc3NOZQU94+/8GJpuc8M1LvJ1uf&#10;vvD9E7Z0P/2/LcM/vbr48e2rH10V856MwPr2DN+pMK01f5qXmh3y5eHn23cPE/jFE3crSSdZpA9e&#10;AKfXuVqDfgJaT25Wu36tZ3wk15ckjJF0dPq1ngHzTrXBbPaX1MLn0x7yQ7jjZZ7odXrGa+NOxmV6&#10;6Pd6Bi7uTOsy29fv9RRutqR2XL0ry1ZUJrF0aWd6n556b+DSvPR7PQMX/s+2ytRy1l79TJtFR8+Z&#10;3uitFlNbBzvfFpwmmOjoKXqzGVg7qRyf9UXn91oSW9nLgqs3jNriQtCD98bs6DI11Pj1DD7CQXSZ&#10;V+n3egYuSqsucxj9Xs9vcXKy+r2ewllPy/WRsVm/1/MbHMy30fsCTi/jpejoeUqPvhcpetaqqvUW&#10;77WloTYc2Wk4q50VbKW96Ew22XNswdu14mh84SX9judyfFFW7SxilThfaTS97cBfjVEu7DI9kF71&#10;DP3GdlnUm6/jTO+F8VlWPeFILuF3bWdfzW/4yR2cobadUfN7szwSn3oGv+H/dhDdjuH/djDfjt5E&#10;drnAfDuGX2vF9bmjUOPXc+bjGH6tz9RJv9fzW1ytt4VePS8TB3EmcTAvEwe75iW/HvS74IDf0EcP&#10;/ll2YFupajsN+6Pvr8lOe/K7jXdzjoEbwF4WnLJO2YmeMT9ivg3kN6JWHMgPiR75tZCf391S+r/Y&#10;zT6QP415TjjNX3qv7GoAPo6RRyAu8gPGzf4U+Yg4SJ8KnqoE81cD5GGJo3np+96cXisO/PhR9LLn&#10;JvvUM/xa4mp7SXqQry24RnoUPyLPGcBvHIWj+JG4Oo8VPdsZVc4j2/876c22+Dbiar9xjLx4j/Fo&#10;tpc9xo85z7GF+Hp8EQf3ZM/CwTcENM/3trOt8kMLDvQR+cEe6grFmT3Yve1KmvUGcWsM/2y7iUs+&#10;Flwt59H3ktg830M+lDiwZ9sRNdNrxgEfUe/vKa4mrtbbGHns3uRd2YFwB4q/0d84ZH9P/kzPiL+J&#10;q+1vjJb6Aeb5GOsAB5jnqhcOEN8SR/FX74XzZAu9Ou9MHPgD2ws12dUB/IHtoptx4A8SB3FrjLrs&#10;AHf3JD3IYxdcnceOUa/aLpfaTk0PPn8PcDPAdEJowoHdR54zkv0lro6rY/SCR7LT8OOIs3E5v7bv&#10;pJTLIfJE28oFuNnv2g4KwM32Z5vCARfdU6iPDuHHR7D7Q/hnxum9tb2oz2oHW2o+Yp7bcYAaF/Nj&#10;BLs/WB456Q1xIWfI62yTW9ADfcSSvPvVyt9ncxxxc7wcIU4fIm9i3JwPjZB3HqJvQfT2UTcSvX3U&#10;byP4l73sFL41sI+4P0IesY9+E+IiDo6Q5+yjz4X8Rt9shLsHPU+b7JT4ld0TTnZPcondGsiv7Jn4&#10;0GIP4mTP9TzaR12B9pJ2X/uhveIH2Z/VHZM+CBd9H5Sf4gfoww4fhx3UfAyaR5CfDpHf2zHH0g95&#10;fef8HiGf3Ae/iIu4irioQxFn8WoeH/AR9oz8xvxAXMw3HF/M3yOsV2ieHyGP2Ou9kBfvo89/hDxi&#10;H3HrCH30fcxfxMV8s0OvtV3FPEKc7IroyU4RN8c3eu8Q20KI3yHiDOKiHiR92FHA2Z5Bb0PEjyPY&#10;wRD1h/dNqnxj0PwA+9Nd+WSnupjjCH0a3WXNuNnvMi7kR++VnUIdoDubj4STndJ7zd9O/grkrBtL&#10;SG/+zaqJHtiBfyOpCWdxbcbV8dfXM2ZcHY90pQrNN32z8gj1hx0Sm98LdbedAGvDRf6yXJygPome&#10;c79E9x8hzvzoJBfzq9V8828nz7i6/u0jLzkSvxZfZnp13eh3wf99uNqP+x3lMz3ARV5yhHrV7wCf&#10;6IG/0jdsaV4u9Or+s+4Mpzjtd9BP47N4U+pX+oC4r2/Ykl9LewH/om/jkVzSnml8mkfEr/INxEl+&#10;dR2f8xzyzl75EOKi3oc+q75RMkL/SuNDXMhlNPsv7UV1FNQBurOL6lXZwQj1oL6FgLiIl/he9c2I&#10;X/UPAKf5RuNLHNRl8ldUd+vb18Sv/NAI9Zbf4e9+g3FzXCC72kX8JbvaqR8BdrWz/tY0Puhv+P6Y&#10;Jpz6YWB/vg+phV4Xfpf0ZndDzPSgb2ZHVwNXxwX/dsA0Pui3+z69GVfHBb/TfsJBv9MuUZhxEPc7&#10;yRnypgVXx2nfhzmND+rBLu7Ao/6z3VAT9Oq8xM7iBw70IT8EcbCz3098QDyajqz6vIT4MZ3ONZzd&#10;QlX6ce3It+thSpy5Cx/eAaabUZlg0DWL5MrOdtcvnW3qAL3sKH1piUkswErydJjaWUVciAQ6/EkP&#10;doKkJmwmVZFXbMCElIgJNk+fA8FmL3+AsUVzARcZ5zl2AB8gajC1owI8QAciAtoBCs+IUwQLN+vL&#10;FJWy4jwYrR4nrE4yw2fTmnW0WggW5+wOkFGbeU9TGhxO9CFpvT9gtH0gYXV0Mqv1sdHmhog5e9hT&#10;YaFrogYpQEQc2kESAWcPrjDiyN7srjIkM+5pbLD8F1X6HlblIyjZ3U7lSyPX2cNeZMEw9M8sQMcz&#10;AuEeZr32LcF0FgzaVwmrJ+CcW+HesJlPmDCz6fq6RqV3oeqYECiI4fNEHqDiEKrOf4SqrTZQEOaF&#10;qmU/5/ED5LVC1X4jUGD+MS6KeZO2BwigYWDNsHp1KObIAAE0YbX1hDcYYGKGC6IdsuHQ/H7dyrDD&#10;PRK1cLY0tvDwtMs3ihRv4pdjmwMB7S3W2MC3JKy2bwkEGvcSL0TthNUTIeIF7boPD0+b/cPeevAw&#10;MRfoiIFglhxVypp9Mn2DPlCQq89+tIe5HLRgugQKznOJSbChhNU2JAWAcUidVGvOLNDnOsMv7KA0&#10;DIvcgXFE/U3nkGK2eFupMo6YezuIGuE+dhAQwn3swD6SWj33klrtnSPHpYN80efaQRUUy/t07E6n&#10;5CC7ioIEqc29EoSFvYF3jgptB+mmbQjzjBkP0sXYIFxFLUovjf4HnZIUDJQlGIQEwWDWJ6z2IdE4&#10;6GBBIZou3r+sJmB0KzrYnhfd0i4P4Ws1U895VTNhNQtqpXRQLak1Y3d4l0x0Jlm3pY7KKuHAj6iJ&#10;503TSnhqCnZgnHaZ5zw+mBJqWtJheDVf/f3l+MKF0eH/zuQxyY8CTjSb6RKDLloXdvtIObxwTwib&#10;tQsG7yfWnQmEzWUD9BrsAuOJGkyfXB6oV+P89LuPDWJrwuqMqgsXAJ0L9xDTS4FaTFqk1sTCTvsB&#10;6pnjx7Z9bJSTxMRBWBu1yKZBp7vIhEBZO61E1OJNWJ0I7SJhgnxpp1ZZPbO0qgaJkKddrgVwc1rL&#10;A++lpUHL6apZr5XGVhgYUqy7QbKv5VJoWnny6wIhmLKNetZrLRfyJS0NEyymM+QkWpBG2DydW2G1&#10;9fqp/0luBJsLOMha/W4ApwalmbawICyCb60sbYSAQq+PCUiwSPcRNgsEYRGf63CvvXGQFdidq7N4&#10;a8eV1EBufgu/TxlQfaQOYG+9rhOpfYh24xG12ASDsDlzgFmvLTCQ7PURF8CpasNUKwy6dcEpuGhZ&#10;L/heaYFgoVOEhYWAIelGlzYYOHxZL44tWvMg3kiQ7ZbPKrRJblCGJKyuavrQKRQ/sjeEzUZOnZbY&#10;HwqVmVw0rPzbt5Am50Awqzvch0AnUXtNW2G1ISlQUsalZLv2SEowIItWjkQpqHbjw0sjf7PqojLL&#10;XTSVoOTZxXSGAiqp1da7CxaswVCOLYIRwSLNo7FF/kacmpbc3khuQY2UZb+fqEGmqp3IoNOwNxpb&#10;ZIPEaRR3ANPMQljUWTULfVtxp5dCnaXcEmC5YROymshUod8lFgim3WPw0ig8gYXcO1s7Ljl8oqYd&#10;wDC26BGBG1TMIk8eroaiTHR+KFBGSkBhN3wIpVIqFWtv2YdzoAQjYJQ0mpam9Bi0IBjMLMEg2Y6x&#10;UWUUHTOqF0Ju0OWW3AgW3rIOCzqGBAVPHBYhBtoqZ72TqoVwqQDzi80aFJ8wmPPxUjLKEAhlvdG/&#10;oOkX9kFzPmYppWXa9gacRj1J/kgwmDDhj8iPR+pj86ZKVuzjZJNOyfMGDLqWcqmQXqgMgIRAUQEy&#10;JBWxkG8pFCEseu5QF0WYhEa/igq6S1lVBS1D9FFWMG5ulNOdy6oYEBeZni9LVea0UyOGcLk8A/TU&#10;mwIX7Kuf7ppo+Ug9abrrOXHgEtVY92WuUi5hLr7Xv8ZFn5DeG/koLatp7YLGp7MjNL7EgdfuMozV&#10;zkzrPh209bWMRHdCdxEG6E5orYXRInGntAP8o87KdOAgtaJHd0frTA0tiXcWoSa7B6+24OpMUWd0&#10;6I7pTrs1YMfpgquTIy2v0t3Hvmw+pSDgD3SGaAd51IKr568vw8/vbcXV81zL07Q/RWec3M9UfsPv&#10;cp/GB/4lcZBO6ewSbT7R2aUdFCraBkD7mKYvrnnr3eJDyW/40x3srps+G+f0oHpLHDQJF1ydxicf&#10;sLskcZCm5XsRN/sD2vKm7SW0g07bWginAgISP/NSk5WCt1JxY1QrI4i2Ug8+KKj1sCIVY+sh8koi&#10;vlRXDU4bfehWcGnCvoRc09N+TMisZCmeKZbji9uDGDdbFI4v1oh6qNDlMVB+okf6SBx4yMSBZ45d&#10;Cz1lOImDDCcy0x7WsXSqtIe1uMRBCZs4aIAuOLAX8QGTUpFjgFkpOxjInkNvA0Vyi5DuW+j2cEWi&#10;Ae0qzmKQHUQjlE4VaF7icQzjc+IDOhna0DdQxIrdS4NVZpU/CA9Ol2SHlxzaHL19B7p8aXjwPdiK&#10;9QlcJHvw4KIGnjniwR5SqhAI3Y4tP7+3jKSSr/w84sLPE7PagIm4sM9mHEhPGQuJT/OMbg2XH6Bb&#10;vuWn8JxhZMJ7yvhik/ue/Gh0KvbQb1MlsadKMZcTIG5EhbWH7pcqNjreKhydllXlSWd0VckeyC9H&#10;q51ON6siP8C0XHAQx2Nd4UD+OzoGdIBc22LpPPqCg3gaiwYH8vPh/PBugPB+dHOBttDSRQiJo4oj&#10;Oj10TYN3FNyJMy5uYIAIo1tR/Ottld/VZlW6lcIrWB/fCPmI9grQbdbaiDqCP9VOVLolRNssEBcr&#10;HCPY/S7mpd9aXsov7HSEily3g9Ht07moDZX7gqtTCHWw6XZsbUllfuc8km7v3oXfGC0/LeUXHUS6&#10;rTz1AXmE9hqP4HfTXqCuVMeebnfJ99o8rvmd81ecbyGXA/QCtH+ZbsuXPpCe/C69N1Y8kI/wuyPJ&#10;JfwkyTn3hoAfyu0chIt6gvyabtmj2/y1RZlx8y4BslPt30Sc1jOhCNAuSfLPfmJ48vcw3/wrYhMO&#10;6kXdRkrzfNCtbpDn+Fe/5vfWfY1Bt2gTveiYUlzQrbSI0+kOiDN+YcDEB+LC74I/1S28FAcH3SoI&#10;etPtvxSnB9kfxPNBq/hgV7qdmOx00O10YPde38/2XHemh7hlmeZv3pIO/kW3QJN/ydvZgZ5uSaev&#10;meyjf0n+1OvUSS7gn3XLN/n7vb5WA3WZbiun/HQf9kK3oXmd6nwcIC/W1xUYN9sLv1e4Os/Zh/1R&#10;/NXXJFDOslPSm/Ir6Hf7pUjz/Kj77Pv46hPNS8mZ/Ib0Rv5KdkD5pOyK8lPZKeW7ugWf8nvNj9H6&#10;F1X+5xc8TXJGXMRfqAP20QfB8cn/QT0jOx2hH592ACulaVcQtxZcHc/3snuIM/n1FogLe9Vvzbg6&#10;fuwzj63rgEPkJeT/DjpPAZvBDvFVKvJr3j+a/CT04Q6xl/gAfb1DfDX6ALv3DpFvHGDP4IKr5bzg&#10;an+lrzRRfyhxUMc7nUl+kK8dtPcR6tCDvj4HcX/BgVxintMFfIfw427/lb86RB+E7tZLHNlVxBnq&#10;Fx9intMtfAdtbIV1Hn11jL5uqa+YUb/d563bAX3NM3FQfxziK1e0/uF5wfReyJ/HqKNoXcPzyJle&#10;PY/GXHep7W+M02T4Xn3VFfy4vvJH6ylj5Lt0SaHnGRO/EI/GqN/wvf2cd5LeRh3tg36TvpJIX8Ud&#10;w+/uIf8TboB+zoKr45bGRyuc4pcWTMeQH92BuODq/EB686/gVH5NdkDrvrKrAdbBEgd5nex5IFz0&#10;IwbI/zTfmnEQ35Ie7DjVVzC931DKOfxGMw7yyTHyJrpXUH6NLhaUn6T9DomDPFFf6aSvzcuP0/6O&#10;BVfPy0PknXRvoOJMD1sPFLf8qz+VfhUv/SxQE87ykxo3+9O+MZ73sI6tuN/DPFIeQTcNJg7qI+Uv&#10;tE8qcZQfRJ5D++9yfLDPLPWG9jyf96B9erJT77tX+tU8on11mr9Mb86HaHzKX2j/nfwa7b+Tn/TT&#10;NSW/4cfJDhQ/GDfnL374p3xv5DlkL4qDyG/uh6T8b+6H7aBe9a8Yex5GO3ElZz9tX/IbcYFw8s90&#10;m6X8KV1nmTjID/K94K9k97RzW/OIdoxrXtJO9QUH/j7iDF1+qfjRjAN7lh+n2zTlTxmnEwu1Pavu&#10;3kH/9BB9ajoZcoh1kg7y8QVX51cLDvKD6L/Q7ZDq5/jJnmq+qT9E90P6FyV8ntOJowVX5+2HqMv8&#10;REw5vvjaKF0kqX4YXSR5iHrVT4iU7436l06Uqa/n+wVLelGf08k93982yRniub5+TSf81Bdl3Jwf&#10;+H7Lig/1beliSvWB6STlgqvnr9ZT4CCqliHoIKqWFxAXy2CMC7VBGe/tBVcvsKHVRnAuXsxO1Gqf&#10;obVuKBX0gVOCRUcKYbNjhvxB+wmgPNEJf6Q272KARcs+Nr0gLM5I1+LtI6UnFmInBhydzA0bdfzW&#10;V1yhPSJOoVuv3R+Q/OjKA+h5aK8GbPkc1FKoI4DMEhoZfiDC5wL0MRJW61QvhS6Gn9bwl0LSk7Ba&#10;pxobbeWwUDO9tI44+p4yBCbBoM5MWB0ehigvYLXEv//gLEATVTAwkCBWBxDRAr3H+Ak1F2+A0tGp&#10;MqAOcfQfRh9pX70orc07IK9IcQEVsYVUFPt2SOGxXRdh83wiWCzaQK4yXM1rO2Dae3vbZIx1Ja6d&#10;ODA795GwEiyMg2Chd1il3Ec1Akmtsh44e6ckCi5v0hYDyOCVuUFsUWIJJ4lzP0DtSpX2QvWjbBtg&#10;WuQnWKzd01K7Lmr81t5uPj8831ryff3my8PPt+8e/Kf5dn6tki/3RyyI03v8E0l90ti/gvVc4mrH&#10;f1CiDAmJ1t3pRgqtu2P9GuvudCOF6n+6keIgfwa5odbd/aaQql5SH5dufMj+E/i07D+BU8u+EuLi&#10;rHozrraD5b11QEs+oM+84OrQp74X6iPW5+nGEa2vdFDmqD+G/ZhjBBnaV5G4Ws6yKz+fVtqf+awp&#10;uEEFcEgc6E1XytG6jnAQHXIekb/SvIR1z/QbEArTD0HfP/tyEKi174j6LAsO9Bv7Aqh/ctDNUdB4&#10;UD8QGg8ZPpCc+h1gLgof2Had3RC1lVK94K4SB9VPhgXEzdUlqldmT248cSC/2AbGcgn5kTuN7Wxo&#10;VlEj0AVsmkZkVpGfQj9LSQTF3kiKEdbUvtEMgtaSGuUIiyuF6/z0EFUCNIPU1YbWkqihttR0p9kj&#10;HM0KLQqQExUO2imSMTbn5RyhkJHTY3qxuEFBQ94McVF44vjCi0LTKvlAetFWQXrB73c9te0SZIie&#10;acbBrQpkiHYo2M4QCQeYjs7xQAGs0YGB6bRPI4zaet+KRKVYIcUok1Lwm1KMfAfSJ9++5+kdZIES&#10;DxSwWnaAHFV9FYDlEadv61yJaa5t91EOg49T+4VgsT8T3LSOjRAs4hbC5nlMsGipEQuC1SvGeZKm&#10;TiTVGgLVSyBgSDpGQ10anTqAsUUUpNZQrNlCyaE+HkwZmSXCYkN1naDttT8besHa7k2weTpD501u&#10;DGFz7ZfORhNPz3kCymETLBw2xBbfsOseCUKVznFCJNUKJznsSGspSsShD4KFk6bQFGloRkSJVc8Q&#10;byQNxMK3kUFUtoOJGrBZ2m8FEx0ug3U7+QAwq4TVHRmdkAOzkkcBs9rb7yezAqcY5TBYn9/W5NTA&#10;+vZawal7fApNYFYKdGBW8k+QfMjxAEyxmsYWbowEErtYSFna3F17OzlsemkkCKRTLQCDWUYwISPX&#10;ORRgISIYGXkYErEQZkniFaxewdNRVuisaQJSdA03RrDImNInyY3pGUmfjtVBbqjTrnWTMx1hG7Xv&#10;xrbtYnX9SMpwy8XqZnvY8yAYWJ/u02+F1SbfawLVvlNXo8B0TBhQs06Uu1jwT7oHBvyTrkmCIKrb&#10;mQimVKae3LpbCHSqq60QNm+IIpj93uUG6ekuko/vbPl0num6L8jX9XFaWLlMWD3P9FJobokFKCP9&#10;jmwXCMEityMWwqOQQMJCSAtRfsM81edk04tISXrOTnGnu5hqb6erwOCl+oYGTeeYpxBzRA2s9zt/&#10;KQ63XewQtWKys+VidcUOxNpBsbZ2itoUSdQsW3PrQ9i8vIewKI7qyK2NYCBsbVIDs9LuM4JF0gYm&#10;rwubIA/Q/U/gn7T9E6ajYNCd0P5E6HVoLxt4FO2maoXVHX9RA061HYxgYZYEi5wYYbP1grJkb9Cu&#10;kfUSLDJsMqTglMwycmKExXF/cA465V0nCN+5LvZ2+WWK3OK25e7y2xmwdKpvhdBJFH17pB1XJ3j6&#10;5gntkNCNvH6jbbVTQTfy0kmUBVc3Fxdc3cFbcHXY1U3AdGJlwdU2lt/SAS+f3+axPKiUn8nXI5V/&#10;S6UJB0lyfmMIMvgFVztA3RhMJ2USB0vo+a2knEmafXrOWdWCA/1a936SH823xNXOQe+FNe+EgdYi&#10;04Q1bymDYLH9AJbtc2rAxfU5xUl05p1nEdf5jy4Zp8NS+lwR7crwbZPTe2FNstNmGmjR6XNFHVSt&#10;+V7IwZMPohfNFTqUlq4Z1vkX/YI+oqdPu0bSpZEd5O6XRhdO+tD4yFXpveT6RI/0pt050NfLz5Ih&#10;LjYJQhmRoZxCguyFQkziwA60ewgWEpJfyMbSTiHxzPkB+b9SJtoUmfMXCoXEQScj30s4yRlWgBd6&#10;EPIt1E9+DTappl+jsBBJNG2O1UcqMJXUPiLYJK2P6ewozgQ9OsStj23gZ/EsHrj8/JL9MmWKMooO&#10;o+vjN34Zf0lP7yV/b3Sm8cES4/dFhVKg7baLDuJ36ZO2ChFdMeJar7hKisB9bl0GrnJLMkRtXVnn&#10;Wi/Hl96/nlX5XkikdUWBz9byvbEhajm8Ie3oOSeqKb/UiH6/rcVO5+1yrFta1AdtaBSyYTpIv+Cg&#10;zIm5g2WTzcHJl0HbwHPCGVdrWx+OooMmntNM9Kg8FQ42+fgnhid6lPfHiitdNKEPL6HPsx3b/l46&#10;aKIP++3gYN+CAzkHv+gbtR6EvraRjzg9jHIJe8HYIvujGCn7I3sRPcoxND8IFzGDDkSlR4CeX/oD&#10;6L8lPcr5ok+Hny5WTkD0lItQDmk5+jTfKMcVLj2lvKue0S7Qe7/zwt/itNcW2gCSC9H7zpPrfdve&#10;X5dcLS24Le//PVLU9Zy5Txx4uQVXty10XRdZra4DpMxd1yp5hVHF3AVXN/8SB1amY21k3TquRtEz&#10;j6uBNeYxNLCePIYGizxJD6KsjiN24B2S31YcVHApF6ikUh9QSaV+yZ5j8YuOD8qeKZrk/IDKZ8F9&#10;60WKWR957C493uasFxL6CWNcIu0L9+WsEg76ImP0RejSsDE2uVO9NMYhX/o8+Bj9CaSnS76Ij/28&#10;TXAHs2+Mup4ucVtwdcWQuNSwvLSe4a31Xpj1oza0kpcTvzCbU87gRRJH75XeiA/ZAVRcaX+tOJKz&#10;7J7Gp/n2Hb3t2RzbVpYvt29N5pRR3aMzlUxlAKgwYXUcFYzcdrwUNt9Y0J7GBqluvrSuPASDEJCw&#10;es5JvNBKEzWoEhJWF8cSCNSKcqfwUpP+JF5gIWH12BJWyy1gvo+vCh3BAl0XGwKhr7CHeOlb94JR&#10;A2k2S7o6VSzAoooEAvW17gGGlmcs6pJ4A+bbJCstJAzifMxTSpoEq/uCNtvnWV9P51hzwQtdY1sp&#10;eaR4qZlAJRBNQChGEwZGHm4Q0i25GohOFjQnuX0XTE6TgAwgNacJ+zZ8bIemMcOZPMVWbPoeqTHq&#10;GQlLUqwHu02vGu0sL7/Lblb59mi/RWqUesZoNUfJocadHT3Nl9jfSXexj4kTJxqXnhrfvDzQU7EU&#10;12X51YLVZBjjbpR2XJ08LPTAQejOe/Ow9fjmVg/dKT/GYTu6U37Byb4lXz1DzkkPrFY4mNj5Xiq3&#10;4v6ynsoPvReWk/K9sPCy4OodM4mDlm7iMNZFAoPzKJbFyJ5jXu6gFTrqxDrkzNte6Rt7SS8H9iyc&#10;hZfS7sd5SYFC45g4mOfCkZzj2014B7zkR/R0Xr4Vh343gjykz6PsoBkHWZT8PeS8sitKeseQczuO&#10;7Gq2F/yWQtgBpdGyK/zmgvigDFlxlfyG4iDs8BsV3win+EbvTRzMI72X/KnsBRao017Ij0vOsCCf&#10;dkVtLtkBxaPEQbyUfikOSi6Q4aZcqP2i90I2n3KhtpT4xbgQ8w1qkpxHlK/pveQnZQeZ8SoObWfJ&#10;JuqpqEiWtpLk2DJJsdNMZi7u6hRP1CBim8FM1IDxhNUvFa/QIDKramFBsJSchK3nnCzqpd/BtnUy&#10;qu1qrQOoXBIJnkkNbrI00QMRZUMaFONfr21R4KirEyjCx0VPO4rcQQ/bJBqfZcxlxhUNc6QXDXiM&#10;3PFexsW9BJQp69Jo2GirrwFiJqDxUeQWvxTxEgeZreRMkVHjo8goO0DcvHiPX2kK+8MKTO+Fzo/m&#10;B32dTAs27bhGe6ZIK31QBBXuOy936gyTD6pwkh5ktrIrWEGQR8VOS/hJ7NxEy46+tqeFymYc+dNY&#10;8MKOTOKgYo8F1546LaJHekscdEYSR+Ob04me7E/0yJ6Fo8xWOMqoEwedOeHg4ELaC/lT0SP/nLhG&#10;fdimvDIOih7FmcS1vrdupEsuuJ4R791RHqGWO863SI/Jv4gedZaUX1FlkDhlgPKj21ljJJqL69rK&#10;5BNY26xCLLAuasCRYOBA9FKII6IGBWDCausSzF5eGX/CarkJBkW2YNB7CBgZvuopyIttTFM6Dulu&#10;bHmkbDd2blISa7mcv5S6SrEvkj68aZ5xogaeWTDQqWAQXwSD1UOxAEYugUDQlXizCpQP0HMuMAWD&#10;0i5h33qUb6iFeMExykLAzyasnjLRNPDrGqoJGM6BPq0cU4aoaQJ+x+m2izW9uu0tA9hysbE1YAFK&#10;yHrOqksY9M/ikhAqAgWrpaj9COADEgZjC3v5ruV0ymms+S9rsfq1nrGyNgsY0/SAQffIfj25CphA&#10;6hJCBBMMJrdeChFM1MDxWB9mYsGMtZoZgoG3S1g9HQWDCJaw2qOIUyjBBaMMOXRqHrkSiOyNYCHe&#10;/8fY2S3HbRxR+FVUvJepXfytWJaqYjtKpcoXfgVapERWUaSypCwnqbx7BkB/DZNbmA+5WTo+HmBm&#10;uk+f7h4ActHwU/s2c9BDI6GJU0jSxSXFlD3logIrxj0ZkiU+sSAGCweUKbALNlrsqU0BX6jnFCyI&#10;FPPZBQnp7IKQA6MJ1SSsXgYDVjysZuTcm3Avownhx7q1EmVitPG1T9V7exkqIfr16FoC8RRdc6nX&#10;omu02cZXBtduIWH1xS6SebqsEDbPv7XC2Dyf10rpj+cRW2FZnm9spSS64OpGw3Oa41uZaqu34Oru&#10;ljgpHSy4uuHwHNr4iq/q/cXzUSYpeF5tyYuxRH5n6TG+Q2NiSHG6HE/Ex4Krm1/ON82e++KX+wsG&#10;Lw64aV2E//L+RFokzuyZ/TB7jucWLUrmukhsHj9QPe2b4ua2ngVx/FLvL543bWy+vElZ1i9oqJHt&#10;SFjdi0pImBZFSI3RxKaAiYlyUQmCnJKQwhIwyWsTVqcLYJKwMgWDRYP/JHd87rOsm1BKYbpps4xR&#10;4onuRtaXSNXIdhGprPi/4ITJsHSxJp6It2ObPIlvxf/0WHGdxIknLrh6mrTg6skZkVmZAiYzRokn&#10;xK0JScRtRFcng5qy4f6EVHI8swMYVHRcrrMQRq6z+RHzUFxEDHHftFNhg/Qj0ev4rxWwGM8UO/dn&#10;kj1oaHw9bE1gBJOO38+uwYL7WsnAc7KKmyPa+K7W2mVzUUQuc3uSq5etH6m5lUQ3YRKEIsORtgWj&#10;iYIr5jvdm7hjwurbGrl6W9LA2voCk9hSQtR0b+KywCTGJ6ye2kQJqRW/PskzCdrrqSmPeS+icC03&#10;5cUFepKEYCn2zAPwFjwSJ0GQB/QtqCZOSJwH6pvNuHrameOJyEmcmU48yK8l5fhWt6WJQ3w7QU90&#10;MF4hmqo/EQQNxzwkeOS6SPqMnVrwYL7Wyhj4jIpEjyHEi5UfEif+kdcVvh8iPW2lDD3wARcJDEP0&#10;06x8kzirgTKeiNOhmUVJK34+8BZ9EXUDH0gy/42Tb1Z040Tb+Nmvqt0XUTpHiDqnc2KsNT6Ik2Cb&#10;cSI6OeE6fnCsOg+ua1EYnO1HnHxrRSPkupgdMJ7ZFfshyQcnda0cyUlTk4lpf8Yb2L2UGfE3Kx8O&#10;hVdG+2uMdylrGe8G/3mc4dkA0VnEGbP7xIm/EY9M3xGPzO4TJ9clbpndx2vjLFnN+CaKnPhmuulU&#10;2W1QgxEjmvTRVTWI9ZiXktIbDiuz1IDrGislTqwRbzHWZGXMehIn1sOpFbMexssd2bCLESGXs7Sr&#10;uxjco74NTqqHxGbVkJzqN417MhOf/QEdlrpkbfaHYA7NgcPT2xyRu+B3bmQc3pBTizKOp51bKV/x&#10;NLEqoniqXCMrBQ7zHdJNY9TESeYTT3mpcoqnhFXpxEuKxg9rVxVM8elJiZmVgTPr5rqWgcR4nXSS&#10;eSlYJy9Q4Yywjzef6e3ktBnPDHTSEEcpdqZMQonpPBIn+xaKsiueXN3fOEvcScFuiGcfOsu4cjx7&#10;5myu2HWWcTFfxc0N0E4VauCMN+IZnfG7tNX1A2exOXHCa8HqncVwcMZDiRM74BtGpigZz/gAnPFB&#10;ZI6d4ua4sBkn5XYy0c7mEZlPJ2VDMq7O+BS/NK2Ev9n+xjGf7kTbPI+ryX+W6cUzP+MXlKt2D878&#10;DR63iknEhc4qNREHla/iaWfl04i/ys+JE/+NtxC0Ft/irQGt2WnipBKCHhK7OqDDxF4OkcHZgaYD&#10;X4sVDZ444dNT5Ykdr9ffiwlOEiVvYU2sBie1wq3F9J+Pxy3wO0vVhNVrQHl3G2Ev7Wt93oWqx/vs&#10;SsdydtW1eZdq2wys51Nxxs8kUsLqEypJ3nRREUgJq7fJg+bMrRL2chWfb12xlGmHJeiUmD7BpMUb&#10;IaKVUFKYdxpNIgT2IolD4clpNLHlSM3N5BNWX7c4nWWjkT3KFIBJMThhdQZMWF14RnvfNovRxEJY&#10;EGH7WF5LFhJW12qlGT5u/eL3GDe/Mz8xmvTOGa3AawE/YfXl5aIS7oFJnS6MvBPRUi42LYjEFiSp&#10;wMJPO1H04fUmvBJW96y8aB3GFDLUseX8zlsfHNJthdXtjdFEiiasHheYghQBI7p2wiGsm3BIUTuT&#10;hRhspmgT8Tla3RciynQSPhJWzzQL0U9TEEYinhpsbnB01uAI5SD8Fkqkl1gfh016qemE1O6lBIMi&#10;t3ubA2VnLRoWpK5D0Fwm24ORZOsRZiIJUFxivWy9eBaGJMoBsxS2DI3UCZMDkzIO7ixZYMLqkgAO&#10;KcG8FtoSVo+AEFfKbTiX3+DesDdpWcKWUhdMmJDqbG8mjzlGIL6AthTrjSBupeZQDla5ZjRJYJmC&#10;wWJBpJwVysHUYGx9K6SKIQlxYb3CligHYUuCkYyG19toEQHFyCEH8VMuKjBqWEIO8FuxlJo7U3GS&#10;ijaw4mG10aBoUYPEBWHLQvSzUq3LvAiUVswmAsryJqy+blxU2JIpGCwi4IkhrdczspeYAWytoJFV&#10;LHHv7CYKkw1Uz4QYs5somuMQ5zeti5RVNhuPapwQUI4npYisxtn6Ud3LHSHW8TvHvNOd49+v7zbv&#10;YV06VGu7zRvOteYbtVetIUevt5PMOHdRmAQrs/vL8U58gtWaVxMr60RC8MZ0KwScrjTXq+xOsciJ&#10;qZKT13cnBI+k/LyX1ZQi71t1XISqEnWrBB4dcSsi8L5V7fjRWbCIAO0ajo5GianVeRCwJA3PTo9k&#10;C3xuSTtbRGfhlOwQG9fSIbYUCpxxcuIkkNNRE67NdVFcdLAthY63jnkCui3B5/NrVlbg/fPbceZH&#10;4W9mB9izdUzxo804kS/4m9k9UUJiWrKrdMoGoon5Obgi/6t+DvNuxsm+hbYxPs3oJII4o11GBqIJ&#10;v6EJ4iSXnhjh/kTFZlQ8uW4likUZf6nlrkaxRMruJK5eU+AJhc6sjPGkzsmTFp3kvYkTZZf3Z97H&#10;/Rmrh1L0guLMmloqjPEUF2derVjIEx56f3HmtbPoRAfD1o/xpMSX92f7xnhmB9yf2VXi6r3hvD+p&#10;Gi448SPmYewa+6vqDTs1FZo4Yc0416q5RGRmnV231F3mzF+umzhZPzJMKTjwpJ61qRac8BrXNV5j&#10;HmJ/eV2xZz4x3El055PFnfgRn0BWXJy/MRWV9yeqMa+ruOhYifrtQ/UYT/aRBfVyTraPc1h98ZOa&#10;SkmcFeMia+kluud44kcLrt57S5xkhz33p7jZf3tRZX2o/d78EpzwX44nWV8f5/H6zbh6Q6GPMl8v&#10;ft7HV1l6iQt9qO5eVDL+0dt+hF/2pTRftdNQ3b2oWvy3N/sLdd6b3YeqNT/i0+S99IF4skl1Drxr&#10;WWnipN8Z5wWN/3iiSqsJjCc8nuNJ/FhwdXvmSa5O/CNxYqeps4UPUmcLHyTu5Lrr2c0uzhL3ySFr&#10;2c0pklyN3zln20Vfp5da1C4aO8YOu6gd9bKLu8IyozrqxSp2ZZwZV2/87so4M65eM9jBcqLOd0Xl&#10;T+OJSsnxbP2IxmIVO3DCcjuimLBXrrNUvhMnKmDB1bOHtCvpjO7KeozrbKf8EydZ2q545zSeZK8L&#10;rq7OdyUqTeOZvdC2FxW6K/s1jyfrB06i8a6orGk8ica8ztCyAl7vZ9kXL3WyGhMvYbKnCxZcPQta&#10;cPXaLy+Jstp+4pJR4Ud+gyfJ+szPS1TftB/gbH8TV1fnOQ+zv9KJmu2vrqJyf82PGM/8EpyoFK5r&#10;qmfB1VUALz2zE2iJkw7cgpP9iHPCvXQS8bfe+DmqNqZC8XPLvhJncSb4xVQ8vKY6Ig7WWPawS5zw&#10;QfCu398cZyzLyHnYusSppP6kNv2CN1i/rfsrWQH2Yr0lXpdqVc0FJ3GQKprpIfzc4lHiZH8TJ34e&#10;/rbU/dkHfoPHN1Yhc52Nn6mmmo4lThs/h11ZVrUDZ/zMdeUcSY4n1Sf8w6rqO/SQ8X34udozOmzj&#10;eFYd4/6sOpY44/HQnZb970q2N8ZfvS64rdc1HuL+pCqS92f8RyaquKii6XW3VdvW89pK1lxykEnz&#10;pG2vZs0gTc2Ak14Qb7O0mjMNYEmai+1v0ZYJqxd6ympMo0lGGq+/sISg8NCW0SKttudUIku3Z0GA&#10;Calyb5LDMVM57pCwegYCLI2OQMTvHJDYBekOUISUM79pcDLcgnsZ9tfdKAuXWahdc6NTJHPmd547&#10;rSArsed4J6Wy5+NlyVRxIQYNFy1BvT9a10JylC6tNJ3zzZVmnuu700X5echy59ru9FGQXZCMzm/s&#10;TsxqECk3hrzR9RUXjV3HzaXBQVLtMRWar1uXhn1IpUF2u48XYiguXmAxSMlgbAhN9ycE20coHU52&#10;+8V+xHE2xUUJdnyVXrVREiXEQUqINBLHV+RVxws2Vlw0hsYCeHW84LxBUiJYZJBSY7KDMPKA1xcG&#10;r90fBfxeJDivJO1FLHCQopdoxqsKrXSeOEnZeMWplex5laK1ABInvJHX3Yyrp4q5fjZe8JU1Tmn4&#10;OC4OOEmqSKNJ1y/42XDYveNmaWb7y0EKxYWycVy0ZMT+svEsKXQ2vA0XPGn+Ae+av/XxQirHxTqL&#10;zBwb2GNcMD4gHhm/EN96SVqIl2PDvcZrxHPHRcomfNrDp4aLBvUgGreLgwCDlGq7sFOLM2Oje4rT&#10;UqLr4viyxcvxWfI57tf5Kq8rDeWcr+iDxEnc7+KAhM4DRSmlhbG0Pq+f2BW6s5Sk6vY3p+uD7Ad2&#10;NUiJpEfHir1g96NOqN4fOtbGA2fziJKkzjdeaqrzRe+avooWo/nReEBm2l9bl+A102F96Gfll3iB&#10;nvJa6OzNOCkh9nFd1Z3oe9OnET/UrsgDhP964pvxKQfORJ/mgTjDcVDQ4kzkFbq/4GweXFdxcaRk&#10;K87mwUE3qQfxqQ2N5xwQE32Q2b/iIv5KXpG6zuJ+xLdxPlX+I75JvpV5o9lz7K/6Rxx4VBz+VlpH&#10;1XnAa5bXws8WB4kzUgXKuCVxOus0GvdnPTls1RFSB+nIzxUXcUHqNMt49Xw/9VpWsKh/8DvXpVK/&#10;SJ53WhFjnPUqWh77Si5cq6LlQa1EMjq/893mQS3FRWNI2CYPVgk7cGBqzK5qXsBBKMtu8sCAZF98&#10;XcyywwVXt4rESVWEAzDGwhwg6m2di7obVY9lX3kQRaLJgqurXxryvagUGtSmtmjsWlZFY9dUT+Lk&#10;sQIap6YuOehhqhZ7HiR7wD8su+Ego1VJ8V+runIA1VgY3hhfR1z1yzgIatVoGMuq0bt4bMSq6rvC&#10;U5PaF1bfFXvfhCPbFLbeR0t1kCraPg7EKS4OjiguDo4MUqXax0EKxZXoP62L8OSe7MGuS1ZgOKr+&#10;0kPeh+rWdUlc/aDqHlVm+1v+/RZ72RfVMePqXZ092ab40Z5sWNTRnm6SqK099mI47E9U3j7izCCq&#10;Me1eujV7qjGiVtPfBLcr2dS0H8a78IGoaQ7MW1WOg/8aPwpfTPdn8Qj7k2w944dUOziIovEXv5Rs&#10;ifla9pVxxu4vTlro+hEXbP2IC1txdn+MZ+sSdqXrgp1KtrkjHsk80j+kuriPx2OterePA+TWHU2c&#10;ZK+Jk3Xew0M2X3hNqobJf7YujCfVzz3ZtfBGxl/hqwVXf2Ao44LxLlUCxUUWbvxc4sbEVzYP9IHF&#10;D/SBxTd4yOIl8VxxEc8NV3TQNF+9P8Z7eSLpeT6desPWhfnaOqM3zP7YD7N79tf8F50oXYS0U/Xf&#10;iIPCf/CB8Sm6xHGh14TH0SU6XuQBmv8G31uVmTxF83geq7c6TcTV0/HWq0odWjX3Zq2qNL5UYvIW&#10;YfUOVStqpqNnpLjoWSoudlussaMWKtbdERUNR5QV3Pg63FkN1qteLWpBol2LSjEcvWHx+vGVuPP9&#10;1ateLSws0bOF5USdt0QJw9H7kijWclZOsqAWe1YcUaLO/i1qQWrTLfYnWWlb7GnaD6k5L7h6Vtpi&#10;z5Ktt/TCpUqw4Opqpi18Mc1Dqr2Jk+pnXlfYMNfFxmM/pFc1fgZ80zywA1s/7M/2A4aW6lMLzuwq&#10;cfWzBOPHMaf5ylnSBVc/0584UWUtfi6qbPzY5nR/itvWg2rpzen9xXjm59yfVCvzurZv8KTiwt/s&#10;upzZtf2Fx22+4Gz9qIoY74KT7CbjkcUFqoaGIw4qLvjZ7i/Hq3dXMv6aPVN9VxxZi/g5VRbbD3CF&#10;P2rdgdQlti7oF1tner6mD9BNki21VFl0PLLmetwfv1A28ZBcd3yB8oyrx8vxFdSbcHmGq14F74hH&#10;ohNTj4tOTH2vuMgXtl5X9OSyLqaf2TexU3Sx8R9nSoxP8UvDwUPG4+hs03/wpOHKfU12JV2YjL/S&#10;1c54bjj0hum/wgPT/Sku9LjpuuKP03imE/EP6ZKn/lNcrLOcaUp9Wniryqfocem6o58PUu1oo/p5&#10;yIyfKha/8+kQ8iPFhc7R66I3bB7Yva0LcdX2g7hldsCZbLMr4ofZKWeUxT8yfohfZvwQfumIC8Jr&#10;46uQJ/8QHZF8L/E8K0kWB8krNuMkXpIvSPVzfN3ONF+LR+QBFt8SJ/EX3W51s8TV8/gucfV8q2Nd&#10;hA9y3074YL1q2GA7uUZrVcOGXksiYRl+Z7ZpUEeGK1XAeRfrq9SgyqQauM+qXH0X96hLGw8WkWrg&#10;Ml5dzSROrHsPK4mKaqKGbb2+hqqmqORcZ+llNOybsMiCq6u3tBfJWhrUtLBc2qlkrw1qQdg1PUTY&#10;uinrO9mzqLeGqrpUgRrUlkSTBhZR3LYzQw2qVqJdQ9Q2HFFbomyDv+l4sc7l+jW1leNJVa4hK92M&#10;q/t5w5kIswPW2ewKFaW4bWeamjLOZKdSBWqIOuZvG6v06W/GG8QP4yuq4IaDr0SlJP8p71IlEPvL&#10;uFXvwiRPipppcr5yXargNl/iueJCXdq6wH86Xviv7Rs8afEI+1NcZKU6j5jviX6pqCh8OcdeVVHU&#10;VhOJeuI3VBSsrrjwesOhmTfjJGoznq164uravylsNLGS1BAz2kntMlnOVAX7YawEzqyWGo7igkVs&#10;/WB/W5fE1U98N4mT/cWibZ3B6Tpvq2GnqrCokzW6eu7UFNWxKdqhUkw1Uuu2+aIqbB6oHsORtVjU&#10;TpxkVWQZpirIqqzGSTYi47WJq+8bNTB7giF74bJvWaOTdc6evuxvjie8kT1u8d+cr/BBrp/xC/sm&#10;46VKVlxET8Ohfu3+8F9TC2QZhoOHTuLbetSmv3XIes5a1G6DRbSCGnfhuJn9lysT/fmNym2OV9eQ&#10;bazmQWoaOQ/DBcsdpPbRBnsdTrTSi3kEKzlutjLHzRrScF3UPhwX+yHzoMKr6xzsepCTbqcWyLqt&#10;W20XencZe81qqffa3VI/tt2mr6irGecBD5LRLPdXt27OK+p1WRmx2tMV9FVvSjwYdcQyp7VVT6TU&#10;+civD1txspo5nthw3t9m3MvdWbfNJnLPZU6rq5RIyQui6reMyF7xS9U5PPhkNbnb88uLr5dPN+9/&#10;jD9+fXya/v747fHpH9cPX97/eHnx+HB3e/Xh9u5u+ofj599/vju++uPy7t3Zm/K/Dx+i4PQMdnc/&#10;gu8fxv+MetT4/1z/+TRdYvrr1bfj7buz/77d7ds3P+3fvv5Q3iPyuv3Qdq/flmdhX7/Zvf3pbf+m&#10;HGj45cP/zsp/vWsvbm6vrq7vf729v37155e7+8eL8n++O7t5evp6cX7++PHm+svl4w9fbj8eHx4f&#10;Pj398PHhy/nDp0+3H6/Pr46X32/vP5/v3+zenH+5vL0/e/X93dnbbt+NQ8sks8fwbJLHh2/3V2V2&#10;lxc315dXf4+/ny5v7+a/z5/f8bSwZQH4ndf6+9fHi8evvx3f/zj+9fvD1b9/O746PjyV1T179cf1&#10;sfxx83D8T7nb4+XXd2eP//p2ebw+e3X3z/vHcvu7ti2wp+kf2m56393xr//m97/+m8v7j2Wod2dP&#10;Z6/mP39+Kv9U/vtvX4+3n2/KlXbTWtw//O3b08On26dx55a7in/4/vh1+uvzxffP41+XF5/Lnd3c&#10;fvzl8unyr/88oS6u9w83D3dX18f3/wcAAP//AwBQSwMEFAAGAAgAAAAhAPO9gdHeAAAABgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwVu7SWukxkxKKeqpCLaCeJsm0yQ0Oxuy2yT9&#10;964nPc57j/e+ydaTadXAvWusIMTzCBRLYctGKoTPw+tsBcp5kpJaK4xwZQfr/PYmo7S0o3zwsPeV&#10;CiXiUkKove9SrV1RsyE3tx1L8E62N+TD2Ve67GkM5abViyh61IYaCQs1dbytuTjvLwbhbaRxs4xf&#10;ht35tL1+H5L3r13MiPd30+YZlOfJ/4XhFz+gQx6YjvYipVMtQnjEI8ySeAkq2KskCEeExdMD6DzT&#10;//HzHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCtR0/C7lMAAKd0AgAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDzvYHR3gAAAAYBAAAPAAAAAAAA&#10;AAAAAAAAAEhWAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAU1cAAAAA&#10;">
                 <v:shape id="Freeform 3" o:spid="_x0000_s1027" style="position:absolute;left:184;top:182;width:460;height:505;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="460,505" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDMnkPSwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvhb7Dcgre6aZVS0ldpRR/iiAS2wc4ZI9JaPZs2D1qfPtuoeDlMDPfMPNl71p1oRAbzwaexhko&#10;4tLbhisD31/r0SuoKMgWW89k4EYRlouHwRxz669c0OUolUoQjjkaqEW6XOtY1uQwjn1HnLyTDw4l&#10;yVBpG/Ca4K7Vz1n2oh02nBZq7OijpvLneHYGpOWw33XFxvVTL7Jxp+1+dTBm+Ni/v4ES6uUe/m9/&#10;WgOTGfx9ST9AL34BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzJ5D0sMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m457,402r-2,11l452,423r-5,8l441,439r-10,8l420,455r-8,2l405,457r-32,l341,457r-21,l299,457r-2,l294,460r-5,l286,460r-8,3l270,465r-5,6l260,473r-11,11l242,494r,3l239,502r-3,3l234,505r-6,-3l226,500r-3,-3l221,492r-3,-6l215,484r-5,-5l207,476r-5,-5l200,471r-14,-6l173,463r-8,-3l152,460r-21,l113,460r-6,l105,463r-3,-3l100,460r-3,l94,460r-5,l84,460r-5,l73,460r-2,l68,460r-3,l60,460r-2,-3l50,455r-8,-3l39,450r-2,l34,450r,-3l31,447r-2,-3l26,439r-5,l18,436r-3,-2l13,429r,-3l10,421,8,418r,-5l5,410,2,408r,-3l,402r,-8l,392,,379,,368,,286,,205,,123,,42,,31,,18,2,10,8,2,23,,44,r98,l236,r98,l431,r16,l457,r3,10l460,23r,87l460,197r,89l460,373r,13l460,397r,3l457,402xm178,10r,40l178,89r,40l178,168r-36,l105,168r-37,l31,168r,-5l31,160r32,l94,160r35,l160,160r,-2l160,152r-31,l94,152r-31,l31,152r,-2l31,144r32,l94,144r35,l160,144r,-2l160,137r-31,l94,139,63,137r-32,l31,134r,-3l63,131r31,l129,131r31,l160,126r,-3l129,123r-35,l63,123r-32,l31,118r,-3l63,115r31,l129,115r31,l160,110r,-2l129,108r-35,l63,108r-32,l31,105r,-5l63,100r31,l129,100r31,l160,97r,-5l129,92r-35,l63,92r-32,l31,89r,-2l63,87r31,l129,87r31,l160,81r,-2l129,79r-35,l63,79r-32,l31,73r,-2l63,71r31,l129,71r31,l160,65r,-2l129,63r-35,l63,63r-32,l31,60r,-5l63,55r31,l129,55r31,l160,52r,-5l129,47r-35,l63,47r-32,l31,44r,-5l63,39r34,l129,39r31,l160,37r,-3l129,34r-35,l63,34r-32,l31,29r,-3l63,26r31,l129,26r31,l160,21r,-3l123,18r-34,l52,18r-34,l18,108r,92l18,292r,89l18,394r,14l21,410r2,3l23,415r3,3l29,423r2,3l34,429r10,7l52,442r3,2l58,444r7,l71,444r34,l139,444r5,l152,444r5,l160,439r-26,l107,439r-26,l58,439r-6,-5l47,431r29,l105,431r26,l160,431r,-5l160,423r-31,l97,423r-32,l37,423r-6,-2l31,415r32,l94,415r32,l160,415r,-2l160,408r-34,l94,408r-31,l31,408r,-3l31,402r,-2l65,400r32,l129,400r31,l160,397r,-5l129,392r-32,l63,392r-32,l31,389r,-3l63,386r34,l129,386r31,l160,381r,-2l129,379r-32,l63,379r-32,l31,373r,-2l63,371r34,l129,371r31,l160,368r,-5l129,363r-35,l63,363r-32,l31,360r,-5l65,355r32,l129,355r31,l160,352r,-5l129,347r-35,l63,347r-32,l31,344r,-2l65,342r32,l129,342r31,l160,336r,-2l129,334r-35,l63,334r-32,l31,329r,-3l65,326r32,l129,326r31,l160,323r,-5l129,318r-32,l63,318r-32,l31,315r,-5l65,310r32,l129,310r31,l160,308r,-3l129,305r-32,l63,305r-32,l31,300r,-3l63,297r31,l129,297r31,l160,292r,-3l129,289r-35,l63,289r-32,l31,284r,-3l68,281r37,l142,281r36,l178,321r,42l178,402r,40l186,447r11,3l200,452r2,l207,455r6,2l218,463r3,5l226,471r2,2l231,476r5,3l242,473r5,-5l252,463r5,-6l263,455r7,-5l276,450r5,-3l284,444r5,l292,444r2,-2l307,442r11,l349,442r29,l384,442r5,l384,439r-6,l357,439r-23,l313,439r-21,l292,434r,-5l318,429r26,l370,429r27,l402,429r5,-3l402,426r-5,l370,426r-26,l318,426r-26,l292,421r,-3l320,418r32,l381,418r29,l418,418r5,-3l418,410r-8,l381,410r-32,l320,410r-28,l292,408r,-6l323,402r32,l386,402r29,l426,402r5,-2l431,397r-5,l391,397r-31,l326,400r-34,-3l292,394r,-5l323,389r32,l386,389r32,l426,389r7,l428,384r-10,l386,384r-31,l323,384r-31,l292,381r,-5l323,376r32,l386,376r32,l428,376r5,-3l426,371r-8,l386,371r-31,l323,371r-31,l292,368r,-5l323,363r32,l386,363r32,l426,363r7,-3l426,358r-8,l386,358r-31,l323,358r-31,l292,352r,-2l323,350r32,l386,350r32,l428,350r5,-3l426,344r-8,l386,344r-31,l323,344r-31,l292,339r,-3l323,336r32,l386,336r32,l426,336r7,-2l431,331r-5,l391,331r-31,l326,331r-34,l292,326r,-3l323,323r32,l389,323r31,l423,323r5,l431,321r2,-3l426,315r-8,l386,315r-31,l323,315r-31,l292,313r,-5l323,308r32,l386,308r32,l426,308r7,-3l426,302r-8,l386,302r-31,l323,302r-31,l292,297r,-3l323,294r32,l386,294r29,l426,294r7,-2l433,289r,-3l397,286r-34,l328,286r-36,l292,281r,-5l331,276r39,l410,276r39,l449,250r,-29l449,194r-2,-26l410,168r-37,l336,168r-37,l299,163r,-3l331,160r34,l397,160r31,l428,158r,-6l397,152r-32,l331,152r-32,l299,150r,-6l331,144r34,l397,144r31,l428,142r,-5l397,137r-32,l331,137r-32,l299,134r,-3l331,131r34,l397,131r31,l428,126r,-3l397,123r-32,l331,123r-32,l299,118r,-3l331,115r34,l397,115r31,l428,110r,-2l397,108r-32,l331,108r-32,l299,105r,-5l331,100r34,l397,100r31,l428,97r,-5l397,92r-32,l331,92r-32,l299,89r,-2l331,87r34,l397,87r31,l428,81r,-2l397,79r-32,l331,79r-32,l299,73r,-2l331,71r34,l397,71r31,l428,65r,-2l397,63r-32,l331,63r-32,l299,60r,-5l331,55r34,l397,55r31,l428,52r,-5l397,47r-32,l331,47r-32,l299,44r,-5l334,39r31,l397,39r31,l428,37r,-3l397,34r-32,l331,34r-32,l299,29r,-3l331,26r32,l397,26r31,l428,21r,-3l397,15r-32,l331,15r-32,l299,13r,-5l270,8r-31,l210,8r-32,l178,10xe" fillcolor="blue" stroked="f">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="320,457;242,497;202,471;100,460;58,457;15,434;0,379;142,0;460,386;31,168;31,152;31,137;31,123;31,108;31,92;31,79;31,63;31,47;31,34;18,18;29,423;152,444;160,431;160,415;97,400;97,386;97,371;97,355;97,342;97,326;97,310;94,297;105,281;213,457;270,450;389,442;397,429;352,418;292,402;292,397;355,384;418,371;433,360;418,350;355,336;292,323;355,315;418,302;433,292;449,276;365,160;365,144;365,131;365,115;365,100;365,87;365,71;365,55;365,39;363,26;239,8" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                   <o:lock v:ext="edit" aspectratio="t" verticies="t"/>
                 </v:shape>
                 <v:shape id="Freeform 4" o:spid="_x0000_s1028" style="position:absolute;width:828;height:839;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="828,839" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAc8BX8wQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvgv8hPKE3zdqCLKtRiiL1WK0g3h6b1822m5c1ie767xtB6HGYmW+Yxaq3jbiRD7VjBdNJBoK4&#10;dLrmSsHxazvOQYSIrLFxTAruFGC1HA4WWGjX8Z5uh1iJBOFQoAITY1tIGUpDFsPEtcTJ+3beYkzS&#10;V1J77BLcNvI1y2bSYs1pwWBLa0Pl7+FqFZzD3l5OJvcO8w/7w5v7J3ZrpV5G/fscRKQ+/oef7Z1W&#10;8DaDx5f0A+TyDwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABzwFfzBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m615,69r13,5l641,79r14,11l670,100r6,3l678,105r3,6l686,111r,5l689,119r,2l694,124r5,5l702,134r,3l705,137r2,3l707,142r3,5l715,153r3,10l720,171r,8l723,187r,3l723,195r,5l723,208r,11l723,229r5,3l733,234r6,l739,229r2,-8l744,216r8,-5l760,205r5,3l773,216r2,13l781,240r8,10l794,261r5,13l802,287r2,3l807,290r,10l810,313r,3l810,319r,5l810,332r,15l807,361r,5l807,371r-5,11l794,392r,3l791,397r,3l791,403r-2,2l786,411r3,5l794,418r3,3l799,421r5,-3l807,416r8,l820,416r5,5l828,429r,8l828,447r-3,l825,450r,5l825,458r,5l825,468r,6l823,482r,8l823,497r,8l820,511r,2l818,513r-3,11l812,534r-2,3l810,542r-3,3l807,547r-3,6l802,555r-5,16l786,582r,2l783,587r,3l781,590r,2l778,595r,2l775,597r,3l770,603r,2l768,605r-6,6l760,616r,5l762,626r-2,3l760,634r-6,3l749,642r,8l752,658r-3,3l749,666r-10,13l726,692r-6,5l715,705r,3l712,711r-2,l705,716r-6,2l697,724r-3,2l691,732r-5,2l683,734r-2,5l676,745r-14,8l652,761r-5,l644,763r-5,3l636,768r-8,l623,771r-5,l612,774r-10,-3l591,774r-2,5l586,784r-5,3l573,787r-5,-5l565,774r-5,2l555,784r-3,l547,787r-5,-5l536,776r-8,l523,776r-3,3l518,779r-3,l513,779r-6,3l505,787r-11,2l489,795r8,5l505,803r2,l510,803r13,l534,800r8,l547,800r5,3l555,808r,8l552,821r-8,3l539,829r-11,l518,832r-5,l507,832r-2,l502,832r-10,-3l481,829r-3,-5l471,824r-11,-3l449,818r-7,-2l431,816r-3,-3l426,813r-3,l421,813r-3,-2l415,811r-8,2l400,816r-3,2l394,821r-10,l379,826r-8,3l365,832r-8,2l350,837r-8,l336,839r-2,l329,839r-8,-2l315,837r-7,-3l302,834r,-2l294,832r-5,-6l286,818r-2,-7l286,811r6,-3l297,805r11,3l318,813r3,l326,811r8,-3l342,805r2,l347,803r3,l352,803r5,-6l355,792r-5,l344,789r-8,-2l331,787r-5,-3l323,784r-5,3l310,789r-8,l297,784r,-5l294,776r-5,11l284,795r-8,l271,792r,-3l265,787r-2,-5l250,782r-11,2l216,782r-19,-6l184,768r-11,-7l168,758r-5,-3l152,745r-10,-8l139,734r,-2l134,729r-3,-3l129,724r-3,-3l118,713r-5,-8l110,703r-5,-6l100,687r-5,-5l87,676r2,-8l92,663r,-5l95,655r7,l105,653r-3,-6l100,642r-5,3l89,645r-5,l81,642r,-5l79,634r2,-5l79,624r-3,-3l71,621r-3,-3l66,616r,-3l63,611r-3,l58,608r-5,-5l47,600r,-3l47,595r-2,l39,590r-2,-6l34,582r-3,-6l26,571,24,561,21,550r-3,-3l16,540r,-3l13,532r,-3l10,521r,-5l10,513,8,511r,-8l5,497r,-5l5,487,3,479r,-5l3,471r,-3l3,463,,458r,-3l,447r3,-5l8,445r2,l10,440r3,-6l13,432r5,l24,437r2,3l31,437r3,-5l39,429r3,-3l37,421r-3,-5l34,413r-3,-2l26,408r,-3l21,395,16,382r-3,-3l10,371r,-5l8,363r,-10l5,345,8,332r,-13l10,316r,-3l13,308r3,-3l18,292r6,-10l26,279r3,-5l31,271r3,-13l39,247r3,-2l39,245r3,-3l45,232r5,-8l55,221r5,l63,221r3,l68,226r3,11l74,240r2,l81,237r6,-3l87,224r,-13l87,208r,-5l89,192r3,-8l95,174r2,-5l97,163r3,-2l102,155r6,-5l108,147r2,-5l113,140r3,-3l126,124r13,-11l142,111r5,-6l152,103r6,-5l163,98r5,-6l171,92r2,-2l179,84r5,-5l187,79r,-3l189,76r3,l197,76r,3l202,82r6,l216,82r2,l221,84r5,-5l229,76r,-5l231,71r8,-13l250,45r8,-3l263,37r2,-3l271,34r,-2l273,32r3,-3l279,29r2,l284,26r5,l292,24r2,l297,24r,-3l300,21r5,l313,19r8,l326,19r5,-3l339,16r11,l355,16r2,-3l365,13r3,3l365,19r-8,2l352,24r-8,l342,24r-6,l331,29r-5,11l329,42r5,l334,40r2,-3l339,34r5,l352,34r5,-5l365,29r,3l365,34r-10,6l347,48r-3,2l344,55r-8,l329,55r-8,3l315,61r-2,2l310,63r-5,3l302,66r,3l294,71r-5,3l276,76r-11,8l260,84r-2,3l255,90r-3,2l255,95r5,l268,95r5,-3l279,90r-3,-3l279,84r5,-2l286,84r3,3l292,90r5,l302,90r6,-6l308,82r-6,-3l300,79r-3,-3l300,74r8,l318,76r3,3l323,79r6,l336,76r6,-5l344,63r11,-5l363,50r2,-2l368,42r5,-5l376,32r,-3l379,26r,-2l379,21r-3,-2l371,13r2,-2l376,11r8,-6l394,3r,10l392,24r2,l397,24r3,2l400,29r-3,3l394,34,381,50,371,63r-6,3l360,69r-3,2l357,74r-2,l352,76r-5,3l347,82r-3,2l336,87r-7,5l326,95r-3,l321,98r-3,l313,100r-3,3l305,103r-3,2l294,105r-8,3l268,108r-21,l239,111r-5,2l231,119r,5l226,126r-8,3l213,124r-5,l202,126r-5,3l197,132r-3,2l189,145r-2,8l181,163r-2,11l176,179r-3,3l171,187r-3,5l166,195r,2l163,200r-3,3l160,205r-2,3l155,211r-3,2l152,216r-2,l150,219r-3,2l142,226r-5,3l137,234r-6,3l129,242r-3,3l121,247r-3,6l118,258r,3l118,263r3,6l121,276r-3,l116,279r-8,3l100,282r-3,2l95,295r-3,2l89,303r3,13l95,324r5,-3l102,313r6,-2l110,308r8,-3l123,305r3,6l129,319r,2l129,324r,2l129,329r2,3l131,334r3,3l134,340r,23l134,390r,5l134,397r-3,6l129,408r,5l126,418r,6l123,432r-2,5l118,445r-5,5l110,461r-8,7l97,482r-2,2l95,490r-6,13l87,516r2,5l92,526r5,-2l102,518r6,l110,516r6,l121,516r,5l121,526r5,8l129,545r5,5l137,558r8,5l147,574r5,5l155,584r5,8l163,597r,3l168,608r3,5l173,621r6,5l179,629r,3l181,637r3,5l184,645r,5l187,655r2,8l192,668r,8l194,682r6,l202,684r14,5l229,697r13,11l255,716r3,5l263,726r2,l271,732r2,7l284,747r8,6l297,753r,-3l294,745r-5,-6l286,734r-5,-5l276,724r-3,-6l271,713r-6,-2l268,703r3,-3l273,697r3,-2l279,692r2,3l284,695r2,2l289,700r5,3l300,708r8,l313,708r5,3l321,711r8,2l339,713r13,3l365,716r14,2l392,724r5,l402,726r3,l407,726r11,6l428,732r3,l434,732r2,-3l442,726r2,-2l449,721r3,l457,718r3,-2l465,716r3,-3l478,711r11,-3l492,708r2,l507,705r16,-2l526,700r13,-3l549,692r6,-3l557,687r6,-3l565,684r3,3l568,689r,6l573,697r5,3l576,705r,6l570,716r-5,5l563,726r-6,3l555,734r-6,5l544,747r-5,8l547,755r2,-2l560,747r8,-8l568,737r2,-3l576,729r,-3l578,721r3,-5l584,716r,-3l594,700r13,-11l610,687r2,-3l626,679r10,-5l641,671r3,-5l644,663r,-2l647,655r,-8l655,632r5,-19l662,608r,-5l668,595r2,-11l673,582r,-3l676,574r2,-3l681,561r2,-8l686,545r3,-8l689,526r2,-8l697,518r5,-2l705,511r5,2l715,516r5,5l720,526r3,3l726,529r5,-3l733,518r3,-7l739,505r2,-5l741,495r,-5l739,484r-3,-2l733,479r,-3l731,471r-5,-3l723,463r,-8l720,455r-2,-2l715,453r,-6l715,445r-3,-3l710,442r,-8l707,429r-2,-3l702,424r,-8l699,411r-2,-3l697,400r-3,-5l691,390r-2,-6l686,376r,-8l683,361r,-3l683,353r-2,-8l681,337r-3,-5l678,326r3,-2l681,319r5,-3l691,313r6,-5l702,305r3,3l707,313r3,6l712,321r3,5l718,332r5,l726,329r,-5l726,321r-3,-18l718,287r,-8l715,276r-8,l699,274r-5,-3l694,263r5,-5l705,253r-3,-8l697,237r,-3l694,232r-5,l689,229r-6,-5l678,224r-8,-11l662,205r-5,-5l652,195r,-3l652,190r-8,-6l641,176r-5,-7l634,163r,-2l631,158r-3,-3l626,150r-6,-13l615,126r-5,-5l605,113r-8,3l586,119r-2,l581,116r-3,-5l576,108r,-5l573,98r-10,2l555,100r-6,l547,100,518,98,492,95,463,90r-35,l415,90r-13,l400,87r-3,-3l394,87r-2,5l386,92r-5,-2l381,84r-2,-2l379,74r5,-3l386,66r6,-3l400,55r7,-5l410,48r5,-3l418,42r,-2l415,34r-2,-5l413,24r5,l421,21r5,l426,19r,-3l423,13r-2,-2l421,8r,-5l421,r2,l426,r5,3l439,3r5,2l452,8r5,l463,11r2,2l471,13r2,l489,16r10,3l513,19r10,5l528,24r3,l544,32r8,5l555,40r8,8l568,58r5,5l578,69r3,5l584,76r13,l607,76r5,-2l615,69xm644,145r,8l647,163r,3l649,171r6,3l660,176r2,6l662,187r3,5l670,197r11,11l694,216r5,3l702,219r3,l705,216r-3,-3l699,208r,-3l697,197r-6,-5l691,190r-2,-6l683,179r,-3l681,171r-5,-5l676,163r-3,-2l673,158r-3,-5l665,147r-5,-10l655,126r-3,-2l647,119r,-3l641,108r-2,-8l641,98r3,2l647,103r,2l655,111r5,8l660,121r2,l668,119r5,-3l673,113r-5,-2l665,108r-5,l657,103r-2,-5l652,95r-3,-3l644,92r-3,-2l639,87r-3,l634,84r-6,-2l626,84r2,19l631,119r,2l634,126r,8l636,137r5,3l641,137r3,l647,137r2,3l647,142r-6,-2l641,142r3,3xm486,24r-5,-3l476,26r2,6l486,34r3,l489,29r-3,-5xm449,45r16,13l484,71r2,5l492,79r7,l507,79r8,5l523,84r13,3l549,87r3,l557,87r6,-3l563,82r-6,-6l552,76r-3,-5l544,69r-8,-3l528,63r-8,-2l513,58r-6,l505,53r-3,-3l497,50r-3,-2l489,48r-3,-3l481,45r-5,-3l471,40r-3,-3l463,34r-3,-2l455,32r-6,-6l444,24r3,10l449,45xm568,66l560,55,549,48r,-3l547,45r-3,-3l542,42r-3,-2l534,37r-3,l523,32r-8,-6l507,29r-5,l499,32r3,5l505,42r2,-2l513,37r2,3l518,45r2,3l523,50r5,-5l531,40r3,2l534,48r5,5l544,61r3,l552,66r8,3l568,71r,-2l568,66xm308,53r2,-3l310,48r3,l313,45r2,-3l318,37r,-5l308,29r-8,3l297,34r-5,l276,40,265,50r-2,l260,50r-10,8l244,66r-2,3l239,74r,5l242,82r2,-3l247,79r8,-5l268,69r8,-11l284,48r,5l286,61r8,-13l305,37r3,5l305,50r3,3xm436,48r-2,-3l431,45r-3,l426,45r-3,l421,48r-3,2l415,53r-2,l407,58r-2,3l402,66r-5,3l397,71r3,5l426,79r26,l452,74r,-5l439,69r-13,l418,69r-5,-3l415,63r3,l423,61r3,-3l434,58r5,-3l436,50r,-2xm137,213r10,-8l155,195r3,l158,192r2,-2l163,179r5,-10l168,166r,-3l168,161r3,-3l171,155r2,-5l176,147r3,-5l179,134r2,-5l181,124r3,-3l184,116r3,-3l187,111r,-6l187,100r,-5l187,92r-3,l181,92r-8,6l168,103r-5,2l158,108r-6,5l150,119r-5,2l139,126r3,6l145,137r5,-5l152,126r8,-7l168,108r3,l173,105r,11l168,126r3,3l173,134r-2,3l168,140r-2,l163,145r-5,2l152,150r,8l160,155r6,3l160,166r-10,5l147,171r-5,5l142,182r5,l152,184r-5,3l142,190r-3,2l134,192r,3l131,197r,6l131,205r-2,8l121,216r-3,8l118,229r3,3l129,224r8,-11xm683,140r3,-6l683,129r-2,-5l676,121r-3,8l673,137r3,5l678,147r3,-2l683,140xm123,142r-2,3l118,150r,5l118,158r-2,5l113,169r-3,5l108,179r,8l105,195r-3,5l102,205r-2,3l100,211r,8l105,224r3,-8l110,208r,-3l113,203r3,-11l113,179r3,-3l118,176r3,l123,169r-2,-8l123,155r3,-2l131,155r3,3l137,150r,-8l134,140r-3,l126,140r-3,2xm712,190r,l712,187r,-5l710,176r-3,-5l705,166r,-3l705,158r-3,-5l699,150r-2,-8l691,140r-2,13l691,163r3,-2l699,161r,10l697,182r5,2l705,187r2,10l710,203r2,-6l712,190xm773,250r,-5l770,242r,-5l768,232r-3,-3l762,226r-2,3l757,237r-3,3l752,245r,2l752,250r,3l749,258r5,3l760,263r,-5l760,253r2,-6l768,247r,3l770,253r3,-3xm55,258r5,l63,261r,5l63,271r,3l66,276r-3,3l63,284r,3l60,290r3,2l63,295r3,l68,292r6,-2l74,295r,2l74,300r-6,5l66,311r-3,5l63,321r3,l68,319r6,-8l81,303r-2,-3l79,297r,-5l76,287r,-3l76,279r-5,-5l68,271r-2,-8l66,255r,-5l63,245r-3,2l58,250r-3,3l55,258xm773,255r,l773,253r,2xm778,392r,l781,390r2,-3l786,384r,-2l789,382r,-3l791,379r,-3l791,374r3,-6l797,361r,-3l797,355r,-2l797,347r,-5l799,340r-2,-8l797,324r,-3l797,316r,-13l794,287r-5,-8l783,269r-2,-8l773,255r,3l773,266r2,8l775,279r,8l778,287r3,l786,287r,3l786,295r-3,l783,297r,3l781,305r-3,l778,308r-3,5l775,316r,3l778,319r3,-3l786,313r3,l791,316r,3l789,324r-6,5l781,332r-3,2l778,337r-3,5l775,345r6,2l783,350r-2,3l781,355r-3,3l775,361r,10l775,382r,5l778,392xm50,261r-5,8l42,274r3,5l47,287r,-3l50,284r3,-10l53,261r-3,xm754,274r,5l757,282r-3,2l752,287r-5,l744,290r-3,5l744,300r3,-3l749,300r3,5l747,305r-3,-2l739,305r2,8l747,319r5,5l752,326r-3,3l747,332r-3,l741,332r,8l744,345r3,l749,345r,2l749,350r,5l749,361r,5l749,368r3,8l754,384r3,3l760,390r2,l762,387r,-8l762,371r3,-3l762,366r,-3l762,361r,-6l762,350r,-8l762,334r,-2l762,326r,-2l762,319r,-6l762,308r,-3l762,303r,-3l762,297r,-7l760,287r,-11l760,269r-6,2l754,274xm50,387r,-5l47,376r3,-5l50,366r-3,-5l50,353r,-3l50,347r,-5l50,337r,-21l50,297r-5,-2l37,297r-3,3l31,305r-2,11l26,326r-2,8l24,347r,8l24,363r2,3l29,368r2,6l31,382r,2l34,387r,3l34,392r8,8l47,408r3,-8l50,387xm66,408r2,l68,405r3,-2l71,400r3,-3l74,395r,-3l76,392r,-8l76,379r3,-5l81,371r,-5l79,361r2,-6l84,350r,-3l84,342r,-5l84,334r-3,-2l81,326r-2,-2l76,324r-2,2l68,329r-2,5l63,340r-3,7l66,347r5,-5l74,342r2,-2l76,342r3,5l74,353r-8,5l63,363r-3,8l63,374r,2l63,384r-3,8l63,397r3,6l63,405r3,3xm87,471r2,-3l89,466r6,-5l100,455r2,-10l110,437r3,-8l113,424r5,-6l118,413r,-5l118,405r3,-8l123,392r,-5l126,384r-3,-5l123,376r-2,-5l121,363r2,-5l123,350r,-5l123,337r-2,-3l121,326r-5,l113,329r-3,5l110,337r-8,8l95,350r,5l92,361r3,2l95,371r-3,3l89,376r,6l89,387r,3l92,390r3,-3l95,384r2,-5l100,374r,-3l102,368r,-2l102,363r3,-2l108,355r2,-5l110,345r,-3l110,340r3,-3l116,337r2,3l118,347r-2,8l116,361r,2l110,368r,8l113,379r3,l113,384r-5,3l102,392r-2,8l102,403r6,2l97,413r-8,8l95,424r5,l102,426r,3l95,434r-11,6l84,447r3,6l84,458r-5,3l79,463r-3,3l76,471r-2,5l74,482r,2l81,479r6,-8xm710,334r-3,-2l702,326r-5,11l697,350r2,5l699,363r6,l705,368r,6l705,382r2,2l712,387r3,3l712,395r-2,l707,392r-2,5l707,403r8,5l720,413r-2,5l718,426r2,3l723,432r5,2l731,437r,5l731,445r2,5l736,455r3,8l741,468r6,3l747,474r2,l752,474r,-6l752,463r,-2l752,455r-3,-2l749,450r,-5l747,437r-3,-8l741,421r-2,-8l733,408r-2,-11l726,395r-3,-3l720,384r-5,-8l715,374r,-3l712,366r-2,-3l710,361r-3,-6l705,347r,-7l707,337r3,-3xm728,353r-5,-3l718,350r2,8l723,361r,5l726,368r2,-5l728,361r3,-6l728,353xm736,379r-3,5l733,390r3,l739,382r-3,-3xm818,442r-6,-2l807,442r-3,3l799,447r-2,3l794,453r-5,8l781,466r,2l775,471r-2,3l770,476r-2,6l768,490r2,7l768,505r-3,6l762,505r-2,-5l754,503r-2,5l749,511r,5l752,518r2,3l757,526r-3,3l752,532r-3,l741,537r,10l744,547r,3l744,555r-5,3l739,561r,7l736,574r3,8l739,590r2,l744,590r,-3l747,582r,-3l749,576r3,-8l757,561r3,-8l762,545r3,-3l765,537r3,-3l770,529r5,-8l778,511r3,-3l781,505r5,-8l791,487r,-3l799,468r8,-15l810,455r5,l815,447r3,-5xm37,455r2,3l42,455r,-2l37,453r,2xm74,516r-3,-5l66,505r,-2l63,503r,-3l60,497r,-2l55,490r-5,-6l47,482r-2,-6l37,466r-8,-8l26,458r,-3l21,458r-3,8l18,471r,3l18,479r-2,3l18,490r3,7l26,503r,5l24,516r2,8l24,526r,3l26,534r,6l29,545r5,2l39,547r6,3l47,553r,2l45,555r-6,l37,555r,3l37,561r,2l39,563r3,3l45,571r8,l55,576r-2,3l55,584r,3l58,590r5,l66,595r5,2l74,603r5,2l81,600r,-3l79,592r-3,-2l74,587r,-3l71,576r-5,-5l63,563r-5,-5l55,547r-5,-7l50,532r-5,-3l45,524r-3,-6l42,516r-3,l39,513r-2,-5l37,503r-3,-6l31,492r-2,-8l26,474r-2,-3l26,468r5,l34,474r,8l39,490r3,10l45,503r2,2l53,503r5,2l55,516r,13l58,529r2,3l63,526r5,-5l68,537r3,13l74,547r2,-2l79,537r2,-8l81,526r-2,-8l76,518r-2,-2xm812,463r-5,11l804,484r-5,8l797,497r5,3l810,497r,-7l810,482r5,-8l815,463r-3,xm789,518r-3,3l786,529r8,-5l802,521r2,l802,516r-5,-3l791,516r-2,2xm797,532r-8,2l781,540r-3,l775,542r-2,3l775,547r3,3l781,550r-6,5l768,561r-6,10l760,579r,3l757,584r-3,3l754,592r,5l757,597r3,l762,595r,-3l768,590r2,-6l773,584r,-2l775,582r,-3l778,579r,-3l781,571r5,-8l791,553r3,-3l794,545r3,l797,542r2,-2l802,537r2,-5l804,526r-5,3l797,532xm718,550r,5l718,558r,5l718,566r-3,2l715,574r3,5l718,584r-3,11l712,603r3,l720,600r3,-5l723,587r3,-8l723,576r,-2l723,568r3,-2l726,561r-3,-3l723,555r,-2l720,545r-2,-11l718,532r-6,-3l710,534r-5,8l705,545r-3,2l699,553r,5l702,563r3,3l699,568r-5,3l691,574r-2,l691,584r3,13l689,597r-6,-5l681,603r-8,8l670,618r,8l668,629r2,5l670,639r,3l668,642r-3,3l662,647r,6l662,661r3,l665,663r11,l683,658r3,-8l689,642r2,-3l694,637r,-3l697,626r2,-8l702,608r3,-8l705,595r,-5l707,584r,-5l707,571r,-5l707,563r3,-2l710,550r5,-5l718,547r,3xm152,653r,l155,655r3,8l160,666r3,5l166,674r5,2l176,676r3,-8l176,655r-3,-8l173,639r-5,-5l163,624r,-6l163,611r-8,-11l147,590r,-3l145,584r,-2l142,576r-5,-2l134,571r,-8l129,558r-3,-5l123,545r-7,-5l113,542r,3l113,547r-3,l110,553r,2l108,558r,5l108,568r2,6l116,579r,5l116,587r,8l116,600r,3l118,605r,8l118,618r3,3l123,624r3,2l126,629r,10l129,650r5,5l139,658r,-3l137,650r,-8l134,639r-3,-7l129,624r-3,-16l123,592r-2,-5l121,582r-3,-14l116,558r,-3l116,553r5,-3l123,553r,10l126,571r3,3l131,579r,5l129,590r2,2l134,595r3,l139,592r3,3l139,603r-2,8l137,621r8,-3l150,611r,10l145,632r,5l150,639r2,l155,637r,8l152,653xm100,592r,-5l100,579r,-5l97,566r-2,-8l95,550r-3,-3l89,545r-5,2l79,555r-3,11l76,574r8,2l89,582r,5l89,592r3,5l97,603r3,-6l100,592xm702,642r,l699,645r3,5l705,650r2,l712,645r3,-8l707,637r-5,5xm599,761r8,l615,758r3,l620,758r3,-3l626,753r5,-3l636,750r5,3l647,747r5,-5l657,742r3,-3l668,734r5,-8l676,726r10,-8l697,708r2,-8l705,692r7,-3l718,684r2,-5l723,674r3,-3l726,668r2,-2l731,663r,-5l728,658r,-3l723,658r-5,3l715,661r-3,2l710,663r-3,l699,663r-5,3l691,666r-2,l681,668r-5,3l665,671r-8,l652,674r-3,l644,676r-5,3l636,684r-5,3l626,689r-8,l615,692r-3,l605,703r-14,10l589,718r-5,6l578,734r-2,11l584,745r7,-3l591,739r3,-5l599,732r6,-3l607,729r3,-5l612,721r3,-8l618,705r2,8l620,724r3,l628,721r3,-3l634,713r,-8l639,700r2,-11l644,687r3,l647,695r-3,13l647,708r2,-3l652,703r5,-11l662,684r6,l670,687r-2,2l668,692r2,l673,692r,-5l683,682r14,-3l699,676r3,l705,679r-14,10l678,697r-2,3l673,703r-3,2l665,705r-16,11l634,726r-11,6l615,737r-3,2l607,742r-8,3l591,750r-5,l584,755r2,3l589,761r5,-3l599,761xm179,684r-6,l168,684r-8,-2l155,676r-8,l145,674r-19,-3l108,666r,2l108,674r2,5l113,682r,2l116,687r,2l121,695r2,5l131,703r3,5l134,711r3,2l139,721r8,8l155,734r8,5l168,742r3,3l173,747r,3l179,753r2,2l184,755r3,l194,758r6,5l208,763r8,l221,768r8,l237,771r10,-3l252,768r8,-2l268,763r,-2l265,758r-7,-3l250,753r-11,-6l231,745r-5,-3l221,742r-5,-3l213,737r-5,-3l205,732r-5,l192,729r-5,-3l176,718r-10,-5l163,711r-5,-3l155,705r-3,-5l160,700r6,-3l171,705r8,8l181,711r3,l184,705r,-5l187,697r5,6l194,711r6,10l202,724r8,2l210,716r,-11l216,711r5,7l221,721r,3l223,726r6,6l229,734r2,3l234,737r5,-3l242,732r5,7l252,745r8,2l265,747r3,l271,745r-3,-3l265,739r-5,-7l250,726r-3,-5l242,716r-5,-3l231,711r-8,-8l216,697r-3,l210,700r-5,-3l200,695r-8,-6l187,684r-6,l179,684xm539,703r-5,2l531,708r-3,l526,708r-6,3l515,713r-5,l502,713r-5,3l492,718r-8,l478,716r-7,2l465,724r-5,5l452,729r-8,5l436,742r-2,l431,742r-8,8l415,758r-2,3l413,763r-3,5l407,771r,3l405,776r,6l407,784r6,-2l415,779r3,-3l423,771r11,-3l439,763r,-5l439,755r3,-2l442,750r,-3l444,745r3,l449,745r,2l449,750r-2,5l449,758r3,l455,755r2,-2l460,750r,-3l463,742r,-5l465,734r3,l471,734r2,3l471,739r,6l473,745r5,l481,742r,-3l484,737r,-3l486,729r6,-3l494,729r5,3l505,726r8,-2l518,724r2,-3l523,718r5,-2l531,716r3,2l528,724r-10,2l499,739r-21,14l476,755r-3,l468,758r-3,3l463,761r-8,5l444,774r-2,l439,776r-5,l431,782r-5,2l423,787r-5,l415,789r-2,3l407,795r-2,5l421,803r13,l447,800r10,-5l465,792r6,-5l481,784r8,-2l494,776r5,-2l505,766r8,-11l520,753r6,-8l531,737r8,-11l542,726r,-2l544,721r3,-3l549,716r,-5l552,705r,-2l552,700r-8,l539,703xm326,716r-5,l313,716r-5,-3l305,711r-8,l292,711r-3,2l292,716r,5l294,724r6,2l302,729r3,3l308,737r,2l313,742r5,3l321,747r2,6l326,755r3,6l331,763r8,3l352,766r5,5l368,774r3,l381,776r8,-2l389,771r,-3l386,768r,-2l379,761r-11,-6l365,755r-5,-2l355,750r-11,-5l336,742r-13,-5l313,729r-3,l308,726r-3,-2l305,721r,-3l308,718r2,3l315,726r6,l326,724r3,2l329,729r2,3l336,732r-2,-8l326,716xm368,724r-8,l352,724r-2,l347,724r,5l347,732r,2l350,734r2,5l355,742r5,-5l360,729r3,l365,732r,2l365,737r,2l368,739r,3l368,745r3,l373,750r3,l381,747r3,-5l386,745r3,l392,750r,3l394,755r3,3l400,755r,-5l405,747r5,l413,745r2,-3l413,737r-6,-3l405,732r-5,-3l397,732r-8,l384,732r-5,-3l373,726r-2,l368,724xm484,805r-8,-2l468,803r-3,2l468,808r5,3l476,811r8,2l489,816r3,l494,816r5,l502,816r3,l505,811r-11,-3l484,805xm536,808r-5,3l526,813r2,3l528,818r3,l534,816r2,-3l536,808xm342,818r,3l344,821r,-3l344,816r-2,l342,818xm315,821r,3l318,821r-3,xe" fillcolor="blue" stroked="f">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="794,261;820,511;697,724;542,800;294,832;152,745;34,582;16,382;102,155;289,26;310,63;379,26;218,129;97,284;110,516;297,753;457,718;610,687;731,471;726,321;549,100;465,13;689,184;628,103;505,53;547,61;431,45;179,142;142,176;100,219;710,203;66,311;797,332;781,353;749,347;50,350;84,342;126,384;116,355;715,390;707,355;754,521;37,453;37,561;39,490;789,534;718,555;668,629;173,639;137,650;92,547;720,679;607,729;615,737;208,763;221,718;478,716;463,737;407,795;318,745;350,724;368,724" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                   <o:lock v:ext="edit" aspectratio="t" verticies="t"/>
                 </v:shape>
                 <w10:wrap anchorx="margin"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00F62EF3">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Παράρτημα </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F62EF3">
+      <w:r w:rsidR="00222D7F">
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>V</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62EF3">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: Υπεύθυνη Δήλωση ΙΙΙ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="462F655E" w14:textId="2350AA35" w:rsidR="00DF60D7" w:rsidRPr="00F62EF3" w:rsidRDefault="00DF60D7" w:rsidP="00DF60D7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F62EF3">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(περί υπαγωγής στον κανόνα </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62EF3">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -11679,52 +11678,50 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62EF3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62EF3">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16AE35E7" w14:textId="6E4259E0" w:rsidR="009B40FE" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="3456988A" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="00B80EC9" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B80EC9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ΥΠΕΥΘΥΝΗ ΔΗΛΩΣΗ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7926B3C1" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="00B80EC9" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -12946,93 +12943,95 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B80EC9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Β.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B80EC9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  Σύμφωνα με τον Κανονισμό (ΕΕ) 2023/2831 ασκώ οικονομική δραστηριότητα,  που ως οντότητα έχει  την έννοια της «επιχείρησης» </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE3C19F" w14:textId="29481DC8" w:rsidR="009B40FE" w:rsidRPr="00B80EC9" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
+    <w:p w14:paraId="5AE3C19F" w14:textId="318076A3" w:rsidR="009B40FE" w:rsidRPr="00B80EC9" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B80EC9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Στις περιπτώσεις που επελέγη το </w:t>
       </w:r>
       <w:r w:rsidRPr="00B80EC9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Β</w:t>
       </w:r>
       <w:r w:rsidRPr="00B80EC9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, συμπληρώστε </w:t>
       </w:r>
       <w:r w:rsidRPr="00B80EC9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>με  √ ένα από τα παρακάτω)</w:t>
+        <w:t>με  √ ένα από τα παρακάτω</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00B80EC9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a8"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="704"/>
         <w:gridCol w:w="9495"/>
       </w:tblGrid>
       <w:tr w:rsidR="009B40FE" w:rsidRPr="00B80EC9" w14:paraId="05FF6CA2" w14:textId="77777777" w:rsidTr="009B40FE">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="345" w:type="pct"/>
@@ -13647,76 +13646,84 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15A85954" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="00B80EC9" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7677B1B8" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="00B80EC9" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68E9E79D" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="00B80EC9" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
+    <w:p w14:paraId="68E9E79D" w14:textId="681AA508" w:rsidR="009B40FE" w:rsidRPr="00B80EC9" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B80EC9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Γ. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B80EC9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="004D3240" w:rsidRPr="004D3240">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B80EC9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ενίσχυση ήσσονος σημασίας που πρόκειται να χορηγηθεί</w:t>
       </w:r>
       <w:r w:rsidRPr="00B80EC9">
         <w:rPr>
           <w:rStyle w:val="af1"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="00B80EC9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>στην ως άνω επιχείρηση</w:t>
       </w:r>
       <w:r w:rsidRPr="00B80EC9">
@@ -15127,81 +15134,91 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ΣΤ.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B80EC9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Η ενίσχυση ήσσονος σημασίας που πρόκειται να μου χορηγηθεί, βάσει του εν λόγω Κανονισμού Ήσσονος Σημασίας …… </w:t>
       </w:r>
       <w:r w:rsidRPr="00B80EC9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(αναφέρεται ο Καν. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B80EC9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>deminimis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B80EC9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B80EC9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">…, αθροιζόμενη με οποιαδήποτε άλλη ενίσχυση ήσσονος σημασίας που  έχει χορηγηθεί σε επίπεδο «ενιαίας επιχείρησης» σύμφωνα με το υπό σημείο Β ανωτέρω, δεν υπερβαίνει το ποσό των </w:t>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B80EC9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, αθροιζόμενη με οποιαδήποτε άλλη ενίσχυση ήσσονος σημασίας που  έχει χορηγηθεί σε επίπεδο «ενιαίας επιχείρησης» σύμφωνα με το υπό σημείο Β ανωτέρω, δεν υπερβαίνει το ποσό των </w:t>
       </w:r>
       <w:r w:rsidRPr="00B80EC9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>300.000 ευρώ</w:t>
       </w:r>
       <w:r w:rsidRPr="00B80EC9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> σε περίοδο τριών ετών από την αίτηση (υπολογιζόμενα σε κυλιόμενη ημερολογιακή βάση). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14E167FB" w14:textId="77777777" w:rsidR="009B40FE" w:rsidRPr="00B80EC9" w:rsidRDefault="009B40FE" w:rsidP="009B40FE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -15441,93 +15458,93 @@
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="4142092A" w14:textId="77777777" w:rsidR="00185750" w:rsidRDefault="00185750">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A1"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A1"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="723490897"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="13591D12" w14:textId="593B9518" w:rsidR="00185750" w:rsidRDefault="00185750" w:rsidP="009B40FE">
         <w:pPr>
           <w:pStyle w:val="a4"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
@@ -18823,58 +18840,58 @@
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="18433"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00ED2199"/>
     <w:rsid w:val="0000248A"/>
     <w:rsid w:val="00002566"/>
     <w:rsid w:val="0000315D"/>
@@ -19002,50 +19019,51 @@
     <w:rsid w:val="001B7CF2"/>
     <w:rsid w:val="001C00CD"/>
     <w:rsid w:val="001C2C19"/>
     <w:rsid w:val="001C2E5D"/>
     <w:rsid w:val="001D184D"/>
     <w:rsid w:val="001D20C7"/>
     <w:rsid w:val="001D38A7"/>
     <w:rsid w:val="001D3F13"/>
     <w:rsid w:val="001D42E3"/>
     <w:rsid w:val="001E049A"/>
     <w:rsid w:val="001E07AE"/>
     <w:rsid w:val="001E1DD7"/>
     <w:rsid w:val="001F20DA"/>
     <w:rsid w:val="001F22AE"/>
     <w:rsid w:val="001F2FF1"/>
     <w:rsid w:val="001F4C85"/>
     <w:rsid w:val="001F5EE9"/>
     <w:rsid w:val="00200177"/>
     <w:rsid w:val="002016F0"/>
     <w:rsid w:val="00203237"/>
     <w:rsid w:val="002040B7"/>
     <w:rsid w:val="00204ADE"/>
     <w:rsid w:val="00205FB3"/>
     <w:rsid w:val="00212D6B"/>
     <w:rsid w:val="002135F8"/>
+    <w:rsid w:val="00222D7F"/>
     <w:rsid w:val="00222F02"/>
     <w:rsid w:val="002258B9"/>
     <w:rsid w:val="00233243"/>
     <w:rsid w:val="002366A9"/>
     <w:rsid w:val="00236E15"/>
     <w:rsid w:val="00240248"/>
     <w:rsid w:val="00241E17"/>
     <w:rsid w:val="00246019"/>
     <w:rsid w:val="0024622F"/>
     <w:rsid w:val="00250DC5"/>
     <w:rsid w:val="00251404"/>
     <w:rsid w:val="002528DD"/>
     <w:rsid w:val="0025530A"/>
     <w:rsid w:val="002573E9"/>
     <w:rsid w:val="00262ADB"/>
     <w:rsid w:val="00264299"/>
     <w:rsid w:val="00272B2F"/>
     <w:rsid w:val="002736FC"/>
     <w:rsid w:val="00274057"/>
     <w:rsid w:val="00275FD9"/>
     <w:rsid w:val="00280392"/>
     <w:rsid w:val="00284343"/>
     <w:rsid w:val="002848DE"/>
     <w:rsid w:val="00284A68"/>
     <w:rsid w:val="00286B12"/>
@@ -19123,50 +19141,51 @@
     <w:rsid w:val="00351639"/>
     <w:rsid w:val="00353FF1"/>
     <w:rsid w:val="00354E2A"/>
     <w:rsid w:val="00360FEB"/>
     <w:rsid w:val="00363386"/>
     <w:rsid w:val="00363912"/>
     <w:rsid w:val="00365044"/>
     <w:rsid w:val="003651C4"/>
     <w:rsid w:val="00365C4F"/>
     <w:rsid w:val="00370E5D"/>
     <w:rsid w:val="003724EB"/>
     <w:rsid w:val="00375796"/>
     <w:rsid w:val="00375BB2"/>
     <w:rsid w:val="00381AD5"/>
     <w:rsid w:val="00381DDB"/>
     <w:rsid w:val="00382F72"/>
     <w:rsid w:val="00387DF4"/>
     <w:rsid w:val="0039319F"/>
     <w:rsid w:val="00394AA0"/>
     <w:rsid w:val="00397AAB"/>
     <w:rsid w:val="003A15D4"/>
     <w:rsid w:val="003A2737"/>
     <w:rsid w:val="003A379E"/>
     <w:rsid w:val="003A6DEE"/>
     <w:rsid w:val="003B17EF"/>
+    <w:rsid w:val="003B3DDB"/>
     <w:rsid w:val="003B4846"/>
     <w:rsid w:val="003B5371"/>
     <w:rsid w:val="003B6A4D"/>
     <w:rsid w:val="003B6D8F"/>
     <w:rsid w:val="003B6EC3"/>
     <w:rsid w:val="003B768D"/>
     <w:rsid w:val="003C23A0"/>
     <w:rsid w:val="003C30CD"/>
     <w:rsid w:val="003C55CB"/>
     <w:rsid w:val="003C6CB2"/>
     <w:rsid w:val="003D045B"/>
     <w:rsid w:val="003D0F3E"/>
     <w:rsid w:val="003D0FF8"/>
     <w:rsid w:val="003D201D"/>
     <w:rsid w:val="003D4547"/>
     <w:rsid w:val="003D491D"/>
     <w:rsid w:val="003E1149"/>
     <w:rsid w:val="003E13A3"/>
     <w:rsid w:val="003E1A09"/>
     <w:rsid w:val="003E1DE5"/>
     <w:rsid w:val="003E344A"/>
     <w:rsid w:val="003E3520"/>
     <w:rsid w:val="003E3599"/>
     <w:rsid w:val="003E40C8"/>
     <w:rsid w:val="003E4AB4"/>
@@ -19206,50 +19225,51 @@
     <w:rsid w:val="004862D9"/>
     <w:rsid w:val="00491846"/>
     <w:rsid w:val="004933CB"/>
     <w:rsid w:val="004945A9"/>
     <w:rsid w:val="004950E2"/>
     <w:rsid w:val="0049582B"/>
     <w:rsid w:val="00495FE6"/>
     <w:rsid w:val="004A054B"/>
     <w:rsid w:val="004A10FA"/>
     <w:rsid w:val="004A1D09"/>
     <w:rsid w:val="004A2F60"/>
     <w:rsid w:val="004A45DC"/>
     <w:rsid w:val="004A546D"/>
     <w:rsid w:val="004A719C"/>
     <w:rsid w:val="004B443C"/>
     <w:rsid w:val="004C15E7"/>
     <w:rsid w:val="004C1EFC"/>
     <w:rsid w:val="004C3D3B"/>
     <w:rsid w:val="004C5C56"/>
     <w:rsid w:val="004C6103"/>
     <w:rsid w:val="004D00C6"/>
     <w:rsid w:val="004D052D"/>
     <w:rsid w:val="004D0E54"/>
     <w:rsid w:val="004D1EDD"/>
     <w:rsid w:val="004D27AF"/>
+    <w:rsid w:val="004D3240"/>
     <w:rsid w:val="004D523B"/>
     <w:rsid w:val="004D7731"/>
     <w:rsid w:val="004D7E10"/>
     <w:rsid w:val="004E0B33"/>
     <w:rsid w:val="004E20BC"/>
     <w:rsid w:val="004E3312"/>
     <w:rsid w:val="004E3563"/>
     <w:rsid w:val="004E4694"/>
     <w:rsid w:val="004E5431"/>
     <w:rsid w:val="004F3AC6"/>
     <w:rsid w:val="004F41DA"/>
     <w:rsid w:val="004F54D0"/>
     <w:rsid w:val="004F5C4F"/>
     <w:rsid w:val="004F618D"/>
     <w:rsid w:val="005019BF"/>
     <w:rsid w:val="00502310"/>
     <w:rsid w:val="00504B6A"/>
     <w:rsid w:val="005050D7"/>
     <w:rsid w:val="005079EB"/>
     <w:rsid w:val="00507C29"/>
     <w:rsid w:val="005119A7"/>
     <w:rsid w:val="0051317B"/>
     <w:rsid w:val="00515307"/>
     <w:rsid w:val="00520960"/>
     <w:rsid w:val="00521C48"/>
@@ -20064,51 +20084,51 @@
     <w:rsid w:val="00FD347D"/>
     <w:rsid w:val="00FE27FB"/>
     <w:rsid w:val="00FE3E9D"/>
     <w:rsid w:val="00FE51CA"/>
     <w:rsid w:val="00FF0FD7"/>
     <w:rsid w:val="00FF12E6"/>
     <w:rsid w:val="00FF229B"/>
     <w:rsid w:val="00FF4219"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="el-GR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="18433"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="63E53777"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="el-GR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -21626,51 +21646,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10177812-6707-40DF-A400-9E4BFBD3B4A7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD574F02-3C08-4858-A974-2587F2701127}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>795</Words>
   <Characters>4299</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>35</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Τίτλος</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>